--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каждый раз, когда его коллеги обсуждали «тени, бродящие перед печами крематория» или «полуночный плач в зале прощания», Лин Чэнь считал это скучным.</w:t>
+        <w:t>Каждый раз, когда его коллеги обсуждали «тени, бродящие перед печами крематория» или «полуночный плач в зале прощаний», Лин Чэнь считал это скучным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Похоронное бюро района XX, крематорий, - Лин Чэнь очень хотел найти что-нибудь, чтобы защититься, но, к сожалению, он не мог даже надеть браслет с четками. Он притворился спокойным и ответил: - Это морг, комната в зале прощания №2. Я твой... Эм, гример.</w:t>
+        <w:t>- Похоронное бюро района XX, крематорий, - Лин Чэнь очень хотел найти что-нибудь, чтобы защититься, но, к сожалению, он не мог даже надеть браслет с четками. Он притворился спокойным и ответил: - Это морг, комната в зале прощаний №2. Я твой... Эм, гример.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В зале прощания царила удручающая атмосфера. Корзины с цветами почти заполняли все свободное пространство. Среди цветочного моря покоилась высокая, стройная фигура. Чуть удлиненная черная челка красиво лежала по обе стороны его лица, глаза были закрыты, черты лица расслаблены, как будто он погрузился в крепкий сон.</w:t>
+        <w:t>В зале прощаний царила удручающая атмосфера. Корзины с цветами почти заполняли все свободное пространство. Среди цветочного моря покоилась высокая, стройная фигура. Чуть удлиненная черная челка красиво лежала по обе стороны его лица, глаза были закрыты, черты лица расслаблены, как будто он погрузился в крепкий сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,83 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
-[...31 lines deleted...]
-        <w:t> </w:t>
+        <w:t>-----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>* Цветы персика 桃花 (táohuā) также значит «любовные отношения»</w:t>
+        <w:t>* Цветы персика 桃花 (táohuā) также значит «любовные отношения».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>