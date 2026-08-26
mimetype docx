--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гроб с холодильной установкой весил более полутонны, и нескольким телохранителям пришлось приложить немало усилий, чтобы поднять его в машину. После того, как гроб был надежно закреплен, Лин Чэнь забрался в машину, а за ним, словно тень, последовал полупрозрачный призрак.</w:t>
+        <w:t>Гроб с холодильной установкой весил более полутонны, и нескольким телохранителям пришлось приложить немало усилий, чтобы загрузить его в машину. После того, как гроб был надежно закреплен, Лин Чэнь забрался в машину, а за ним, словно тень, последовал полупрозрачный призрак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фанату быть запомненным своим кумиром, безусловно, считалось честью.</w:t>
+        <w:t>Для фаната быть запомненным кумиром, безусловно, считалось честью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, это все были шутки. Если бы Хэ Цзиньчжао был жив, он, возможно, действительно порекомендовал бы Лин Чэня своей компании... Но Хэ Цзиньчжао был мертв. Если бы не его смерть, он никогда бы не встретил этого гримера трупов.</w:t>
+        <w:t>Конечно, это все были шутки. Если бы Хэ Цзиньчжао был жив, он, возможно, действительно порекомендовал бы Лин Чэня своей компании... Но Хэ Цзиньчжао был мертв. Если бы не его смерть, он никогда бы не встретил этого танатокосметолога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ты просто нечто.</w:t>
+        <w:t>Ты просто невыносим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все присутствующие стояли в двух неплотных рядах возле зала прощания. Некоторые актеры, знакомые Лин Чэню, плакали так сильно, что едва могли дышать, но кто знает, сколько в этом было искренности, а сколько актерской игры.</w:t>
+        <w:t>Все присутствующие стояли в двух неплотных рядах возле зала прощаний. Некоторые актеры, знакомые Лин Чэню, плакали так сильно, что едва могли дышать, но кто знает, сколько в этом было искренности, а сколько актерской игры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В следующую секунду Хэ Цзиньчжао, находившийся в уезжающем катафалке, был вытащен наружу, как рыба, зацепившаяся за крючок! Его полупрозрачное тело прошло через заднюю дверь машины, каменную горку, большое дерево, мусоровоз, почетную табличку «Образцовое учреждение» на стене... И наконец рухнуло на землю перед Лин Чэнем.</w:t>
+        <w:t>В следующую секунду Хэ Цзиньчжао, находившийся в уезжающем катафалке, был вытащен наружу, как рыба, зацепившаяся за крючок! Его полупрозрачное тело прошло через заднюю дверь машины, каменную горку, большое дерево, мусорный бак, почетную табличку «Образцовое учреждение» на стене... И наконец рухнуло на землю перед Лин Чэнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>