--- v0 (2026-05-24)
+++ v1 (2026-08-08)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шесть часов назад Лин Чэнь встретил покойного Хэ Цзиньчжао в зале прощания.</w:t>
+        <w:t>Шесть часов назад Лин Чэнь встретил покойного Хэ Цзиньчжао в зале прощаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- После того, как ты уснул, я тоже попытался поспать, но, похоже, я больше не нуждаюсь во сне. Я попробовал медитировать. Может быть мое тело - это тело бессмертного, чей путь самосовершенствования быть прерван актерской деятельностью. Но сколько бы я ни концентрировался на движении ци, я не чувствовал никакого теплого потока в меридианах. Затем я попытался что-нибудь взять, но, к сожалению, не смог ни к чему прикоснуться. Однако...</w:t>
+        <w:t>- После того, как ты уснул, я тоже попытался поспать, но, похоже, я больше не нуждаюсь во сне. Я попробовал медитировать. Может быть мое тело - это тело бессмертного, чей путь самосовершенствования был прерван актерской деятельностью. Но сколько бы я ни концентрировался на движении ци, я не чувствовал никакого теплого потока в меридианах. Затем я попытался что-нибудь взять, но, к сожалению, не смог ни к чему прикоснуться. Однако...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К его удивлению, выражение лица Хэ Цзиньчжао мгновенно изменилось. Он был настоящим актером - его брови сдвинулись, губы слегка приоткрылись, глаза словно были готовы наполнится слезами.</w:t>
+        <w:t>К его удивлению, выражение лица Хэ Цзиньчжао мгновенно изменилось. Он был настоящим актером - его брови сдвинулись, губы слегка приоткрылись, глаза словно были готовы наполниться слезами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
+        <w:t>----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>