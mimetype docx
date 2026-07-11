--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Чэнь, волоча ноги, вышел из кабинета директора Суна. Перед тем как открыть дверь, он вдруг вспомнил кое о чем, повернулся и посмотрел на мужчину средних лет с редеющими волосами, сидящего в кресле.</w:t>
+        <w:t>Лин Чэнь, волоча ноги, вышел из кабинета директора Суна. Перед тем как открыть дверь, он вдруг вспомнил кое о чем, повернулся и посмотрел на мужчину средних лет с редеющими волосами, сидящего в кресле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Горная дорога была ухабистой. Подперев подборок рукой и глядя на деревья, проносящиеся за окном, суперзвезда с некоторой грустью сказал:</w:t>
+        <w:t>Горная дорога была ухабистой. Подперев подбородок рукой и глядя на деревья, проносящиеся за окном, суперзвезда с некоторой грустью сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однажды вечером, режиссер Гуань проезжал по оживленному району как раз когда заканчивались школьные занятия. Он машинально бросил взгляд на автобусную остановку, и в толпе заметил молодого человека с поразительной внешностью.</w:t>
+        <w:t>Однажды вечером режиссер Гуань проезжал по оживленному району как раз когда заканчивались школьные занятия. Он машинально бросил взгляд на автобусную остановку, и в толпе заметил молодого человека с поразительной внешностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент машина режиссер Гуаня ехала по улице с односторонним движением. Он сделал круг, чтобы вернуться и узнать имя молодого человека. К сожалению, к тому времени, когда он вернулся, молодой человек уже уехал на автобусе, а остановка быстро заполнилась другими старшеклассниками.</w:t>
+        <w:t>В этот момент машина режиссера Гуаня ехала по улице с односторонним движением. Он сделал круг, чтобы вернуться и узнать имя молодого человека. К сожалению, к тому времени, когда он вернулся, молодой человек уже уехал на автобусе, а остановка быстро заполнилась другими старшеклассниками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао напомнил его:</w:t>
+        <w:t>Хэ Цзиньчжао напомнил ему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
+        <w:t>----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>