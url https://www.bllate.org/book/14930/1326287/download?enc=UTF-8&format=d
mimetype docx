--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но он осмелился подумать об этом, но не осмелился сказать это. Лин Чэнь был очень красив, но у него был скверный характер. Казалось, он вполне мог применить силу. Как хрупкий шаман, которого могло снести при малейшем дуновении ветра, мог тягаться с Лин Чэнем.</w:t>
+        <w:t>Но он осмелился подумать об этом, но не осмелился сказать это. Лин Чэнь был очень красив, но у него был скверный характер. Казалось, он вполне мог применить силу. Как хрупкий шаман, которого могло снести при малейшем дуновении ветра, мог тягаться с Лин Чэнем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Какой звезде не монтировали видео с CP*? Пока я был жив, все, и актеры, и актрисы, мечтали раскрутить CP со мной. Вполне ожидаемо, что и после смерти мне подбирают пару.</w:t>
+        <w:t>- Какой звезде не монтировали видео с CP?* Пока я был жив, все, и актеры, и актрисы, мечтали раскрутить CP со мной. Вполне ожидаемо, что и после смерти мне подбирают пару.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он жил в квартире, где, помимо гостиной, было две комнаты: одна - его спальня, где также жил Сяо Чайчай-вань, а другая выполняла функции кабинета и студии для прямых трансляций. Пространство излучало дух задрота: стена за камерой для стримов была заставлена коллекционными фигурками и различными дорогими моделями, а в центре стоял огромный, высотой с половину человека, красный Гандам, подсвечиваемый прожекторами, что создавало внушительную сцену.</w:t>
+        <w:t>Он жил в квартире, где, помимо гостиной, было две комнаты: одна - его спальня, где также жил Сяо Чайчай-вань, а другая выполняла функции кабинета и студии для прямых трансляций. Пространство излучало дух задрота: стена за камерой для стримов была заставлена коллекционными фигурками и различными дорогими моделями, а в центре стоял огромный, в половину человеческого роста, красный Гандам, подсвечиваемый прожекторами, что создавало внушительную сцену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Что ты думаешь о словах Великого шамана? Оказывается, между нами красная нить судьбы. Самое больше расстояние между нами сейчас может составлять 500 метров. Интересно, в будущем оно сократится или станет больше?</w:t>
+        <w:t>- Что ты думаешь о словах Великого шамана? Оказывается, между нами красная нить судьбы. Самое большое расстояние между нами сейчас может составлять пятьсот метров. Интересно, в будущем оно сократится или станет больше?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,115 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...63 lines deleted...]
-        <w:t>---------------------------------</w:t>
+        <w:t>----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>