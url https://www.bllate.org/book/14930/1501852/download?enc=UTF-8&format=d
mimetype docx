--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сегодня у Лин Чэня было мало заказов. Один клиент погиб в автомобильной аварии, поэтому косметическая реставрация была особенно сложной. Опираясь на фотографии, предоставленные семьей, ему потребовалось более трех часов, чтобы восстановить его внешность.</w:t>
+        <w:t>Сегодня у Лин Чэня было мало заказов. Один клиент погиб в автомобильной аварии, поэтому косметическая реставрация была особенно сложной. Ему потребовалось более трех часов чтобы, опираясь на фотографии, предоставленные семьей, восстановить его внешность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив наносить грим, он вышел в зал прощания. Члены семьи сразу же подошли, окружили гроб, безутешно рыдая.</w:t>
+        <w:t>Закончив наносить грим, он вышел в зал прощаний. Члены семьи сразу же подошли, окружили гроб, безутешно рыдая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Вы идете в колумбарий? - Лин Чэнь встал, чтобы указать ей дорогу. - Вы пошли не в ту сторону. Тут залы прощания. Вам нужно вон туда. Увидите большое белое здание с несколькими дымоходами. Вход через боковую дверь.</w:t>
+        <w:t>- Вы идете в колумбарий? - Лин Чэнь встал, чтобы указать ей дорогу. - Вы пошли не в ту сторону. Тут залы прощаний. Вам нужно вон туда. Увидите большое белое здание с несколькими дымоходами. Вход через боковую дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3950,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не только я, но и ты ее знаешь. Помнишь ту семью, которая подралась в зале прощания? Она внучатая племянница покойной. А еще новая артистка, с которой наша компания подписала контракт в прошлом году. Я снимался с ней в одном фильме.</w:t>
-[...31 lines deleted...]
-        <w:t>Услышав об съемках, Лин Чэнь вспомнил, что эта актриса действительно снималась в новом фильме Хэ Цзиньчжао.</w:t>
+        <w:t>- Не только я, но и ты ее знаешь. Помнишь ту семью, которая подралась в зале прощаний? Она внучатая племянница покойной. А еще новая артистка, с которой наша компания подписала контракт в прошлом году. Я снимался с ней в одном фильме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав о съемках, Лин Чэнь вспомнил, что эта актриса действительно снималась в новом фильме Хэ Цзиньчжао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>