--- v0 (2026-05-22)
+++ v1 (2026-08-08)
@@ -558,83 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь от греха подальше решил на всю следующую неделю затаиться в морге в зале прощания, чтобы избежать встречи с Чжэн Линьлинь и ее маленьким призраком.</w:t>
-[...31 lines deleted...]
-        <w:t>Он угрюмо направился к залу прощания, но, сделав всего несколько шагов, почувствовал, как сжало мизинец на правой руке - невидимая нить снова дала о себе знать.</w:t>
+        <w:t>Лин Чэнь от греха подальше решил на всю следующую неделю затаиться в морге в зале прощаний, чтобы избежать встречи с Чжэн Линьлинь и ее маленьким призраком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он угрюмо направился к залу прощаний, но, сделав всего несколько шагов, почувствовал, как что-то сжало мизинец на правой руке - невидимая нить снова дала о себе знать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Похоронный, - Хэ Цзиньчжао указал на телефон. - Полное название «Работа как похороны». В нем состоит большинство твоих коллег, и все сплетни сразу выкладываются там.</w:t>
+        <w:t>- Похоронный, - Хэ Цзиньчжао указал на телефон. - Полное название «Работа как похороны». В нем состоят большинство твоих коллег, и все сплетни сразу выкладываются там.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Непонятно, как Хэ Цзиньчжао смог незаметно влился в чат, но, несмотря на его странное имя, никто ничего не заподозрил.</w:t>
+        <w:t>Непонятно, как Хэ Цзиньчжао смог незаметно влиться в чат, но, несмотря на его странное имя, никто ничего не заподозрил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того как директор Сун отведет съемочную группу в отдел подготовки тел к погребению, он наверняка заметит отсутствие Лин Чэня и, возможно, даже придет в зал прощания, чтобы его найти. Так что Лин Чэню лучше ускользнуть и поскорее отправиться в столовую. Пока еще не время ужина, так что там он точно не попадется.</w:t>
+        <w:t>После того как директор Сун отведет съемочную группу в отдел подготовки тел к погребению, он наверняка заметит отсутствие Лин Чэня и, возможно, даже придет в зал прощаний, чтобы его найти. Так что Лин Чэню лучше ускользнуть и поскорее отправиться в столовую. Пока еще не время ужина, так что там он точно не попадется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь очень хотелось бросить вонтоны и ускользнуть, но не успел он сделать и шага, как его заметил зоркий директор Сун.</w:t>
+        <w:t>Лин Чэню очень хотелось бросить вонтоны и ускользнуть, но не успел он сделать и шага, как его заметил зоркий директор Сун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4239,82 +4239,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- ......</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>