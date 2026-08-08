--- v0 (2026-05-23)
+++ v1 (2026-08-08)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на Чжэн Линьлинь, едва напоминавшую человека, в голове Лин Чэня одновременно пронеслись две мысли:</w:t>
+        <w:t>Когда Лин Чэнь посмотрел на Чжэн Линьлинь, едва напоминавшую человека, в его голове одновременно пронеслись две мысли:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В какой-то момент луна скрылась за густыми облаками, и, кроме тусклого света от уличных фонарей, в зале прощаний почти не было никакого света.</w:t>
+        <w:t>В какой-то момент луна скрылась за густыми облаками, и, кроме тусклого освещения от уличных фонарей, в зале прощаний почти не было никакого света.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Сяо Лин, оставайся в тут и не волнуйся. Здесь пахнет Сяо Чайчай-ванем, и пока она не сможет прорвать этот барьер, ты будешь в безопасности.</w:t>
+        <w:t>- Сяо Лин, оставайся здесь и не волнуйся. Здесь пахнет Сяо Чайчай-ванем, и пока она не сможет прорвать этот барьер, ты будешь в безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +718,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Будь осторожен..., - Линь Чэнь не успел договорить, как дверь морга захлопнулась перед ним.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Чэнь не мог видеть, что происходит снаружи, и мог только слышать тяжелые удары, идущие один за другим, по которым он пытался представить себе, с чем столкнулся Хэ Цзиньчжао.</w:t>
+        <w:t>- Будь осторожен..., - Лин Чэнь не успел договорить, как дверь морга захлопнулась перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лин Чэнь не мог видеть, что происходит снаружи, и мог только слышать тяжелые удары, идущие один за другим, по которым он пытался представить себе, с чем столкнулся Хэ Цзиньчжао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Белая ткань, закрывавшая портрет, под дуновением кондиционера слегка колыхалась, а прилипшая к ней хомячья шерсть слегка дрожали.</w:t>
+        <w:t>Белая ткань, закрывавшая портрет, под дуновением кондиционера слегка колыхалась, а прилипшая к ней хомячья шерсть слегка дрожала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ано, Лин Чэнь-сан, - видеосвязь установилась, и на экране появился растрепанный Ху Ичжи. - Почему ты, как и Хэ Цзиньчжао, звонишь без предупреждения? Мы что, не можем просто спокойно побыть у друг друга в контактах?</w:t>
+        <w:t>- Ано, Лин Чэнь-сан, - видеосвязь установилась, и на экране появился растрепанный Ху Ичжи. - Почему ты, как и Хэ Цзиньчжао, звонишь без предупреждения? Мы что, не можем просто спокойно побыть друг у друга в контактах?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Смотря сверху вниз на «Чжэн Линьлинь», в сердце Хэ Цзиньчжао словно дрогнула струна, и у него возникла смутная догадка.</w:t>
+        <w:t>Хэ Цзиньчжао смотрел сверху вниз на «Чжэн Линьлинь», в его сердце словно дрогнула струна, и у него возникла смутная догадка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ху Ичжи не успел договорить. Телефон вылетел из рук Лин Чэня и ударился о угол стены, окончательно замолчав.</w:t>
+        <w:t>Ху Ичжи не успел договорить. Телефон вылетел из рук Лин Чэня и ударился об угол стены, окончательно замолчав.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иначе… Лин Чэнь другой рукой поднял маленькую стеклянную бутылочку, наполненной жидкостью, прозрачной, как вода. Да, это была та самая «божественная вода» (она же хомячья моча), о которой говорил Ху Ичжи. Лин Чэнь был рад, что когда Хэ Цзиньчжао хотел облить его этой «божественной водой», он не согласился, а сохранил ее.</w:t>
+        <w:t>Иначе… Лин Чэнь другой рукой поднял маленькую стеклянную бутылочку, наполненную жидкостью, прозрачной, как вода. Да, это была та самая «божественная вода» (она же хомячья моча), о которой говорил Ху Ичжи. Лин Чэнь был рад, что когда Хэ Цзиньчжао хотел облить его этой «божественной водой», он не согласился, а сохранил ее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изо носа, рта и ушей «Чжэн Линьлинь» быстро вырвался клубящийся черный дым, собираясь у нее над головой в маленькую фигурку. Тело Чжэн Линьлинь задрожало и, обмякнув, начало падать на пол.</w:t>
+        <w:t>Из носа, рта и ушей «Чжэн Линьлинь» быстро вырвался клубящийся черный дым, собираясь у нее над головой в маленькую фигурку. Тело Чжэн Линьлинь задрожало и, обмякнув, начало падать на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,83 +5518,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ты шутишь? - Линь Чэнь сразу же отверг эту идею. - Завтра утром будет церемония прощания, а призрак сейчас в теле Юньмэй-эр. Как, по-твоему, отреагируют господин и госпожа Гуань, увидев, что их дочь «ожила»? А что подумают сотрудники телеканала? «Бесстрашные трудящиеся» превратятся в «Приближение к науке»?</w:t>
-[...31 lines deleted...]
-        <w:t>- Кстати, а где тот мешочек? Можно разрезать его, а содержимое отнеси к Великому шаману, посмотрим, сможет ли он что-нибудь придумать.</w:t>
+        <w:t>- Ты шутишь? - Лин Чэнь сразу же отверг эту идею. - Завтра утром будет церемония прощания, а призрак сейчас в теле Юньмэй-эр. Как, по-твоему, отреагируют господин и госпожа Гуань, увидев, что их дочь «ожила»? А что подумают сотрудники телеканала? «Бесстрашные трудящиеся» превратятся в «Приближение к науке»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Кстати, а где тот мешочек? Можно разрезать его, а содержимое отнести к Великому шаману, посмотрим, сможет ли он что-нибудь придумать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь потянулся, чтобы достать мешочек из кармана, но не удержал его, и он, выпал из его рук, покатился по полу, оставляя за собой извилистый след из высыпающегося песка.</w:t>
+        <w:t>Лин Чэнь потянулся, чтобы достать мешочек из кармана, но не удержал его, и он, выпав из его рук, покатился по полу, оставляя за собой извилистый след из высыпающегося песка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,83 +5710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта рука принадлежала молодой девушке. Все ее руки была в ссадинах, из-под сломанных ногтей сочилась кровь.</w:t>
-[...31 lines deleted...]
-        <w:t>Пальцы дрогнули и она, лежавшая до этого без сознания, постепенно начала приходить в себя.</w:t>
+        <w:t>Эта рука принадлежала молодой девушке. Все ее руки были в ссадинах, из-под сломанных ногтей сочилась кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы дрогнули, и она, лежавшая до этого без сознания, постепенно начала приходить в себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но не успел он ничего сказать, как Чжэн Линьлинь поднялась и посмотрела на «Юньмэй» в гробу. В ее взгляде не было ни капли удивления или страха, а смесь надежды и тоски…</w:t>
+        <w:t>Но не успел он ничего сказать, как Чжэн Линьлинь поднялась и посмотрела на «Юньмэй» в гробу. В ее взгляде не было ни капли удивления или страха, а лишь смесь надежды и тоски…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>