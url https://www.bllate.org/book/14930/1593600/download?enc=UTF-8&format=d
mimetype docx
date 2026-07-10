--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда только она получила баночку, Чжэн Линьлинь действительно хотела исполнить мамину волю и похоронить сестренку. Но почему-то, под влиянием каких-то сложных чувств, она тайно оставила «ее» у себя.</w:t>
+        <w:t>Когда она только получила баночку, Чжэн Линьлинь действительно хотела исполнить мамину волю и похоронить сестренку. Но почему-то, под влиянием каких-то сложных чувств, она тайно оставила «ее» у себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,83 +3342,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ее глазах Линь Чэнь всегда был молчаливым и мрачным, но, общаясь с этим невидимым «человеком», он становился куда более оживленным.</w:t>
-[...31 lines deleted...]
-        <w:t>Чжэн Линьлинь дрожала от напряжения. Линь Чэнь даже подумал, что если он скажет ей, что в этой комнате, кроме ее сестры, есть еще один «призрак», она, наверное, тут же упадет в обморок.</w:t>
+        <w:t>В ее глазах Лин Чэнь всегда был молчаливым и мрачным, но, общаясь с этим невидимым «человеком», он становился куда более оживленным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжэн Линьлинь дрожала от напряжения. Лин Чэнь даже подумал, что если он скажет ей, что в этой комнате, кроме ее сестры, есть еще один «призрак», она, наверное, тут же упадет в обморок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Столкнувшись с большой бедой, которую натворил ребенок, первая реакция у них - «Не может быть, моя малышка всегда была такой послушной», вторая - «Может, кто-то ее обидел, и она просто защищалась», и только когда эти два варианта оказываются несостоятельными, родители с неохотой признают, что ребенок поступил плохо.</w:t>
+        <w:t>Когда они сталкиваются с большой бедой, которую натворил ребенок, первая реакция у них - «Не может быть, моя малышка всегда была такой послушной», вторая - «Может, кто-то ее обидел, и она просто защищалась», и только когда эти два варианта оказываются несостоятельными, родители с неохотой признают, что ребенок поступил плохо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Конечно же, Юньмэй-эр, - услышав это, Лин Чэнь тоже все понял. Как взрослый человек, видевший слишком много разлук и смертей, когда он посмотрел на эту маленькую девочку, те слова, которые она не могла выразить, стали для него кристально ясны. - Она завидует Юньмэй-эр, тому, что она жила.</w:t>
+        <w:t>- Конечно же, Юньмэй-эр, - услышав это, Лин Чэнь тоже все понял. Он был взрослым человеком, видевшим слишком много разлук и смертей. Когда он посмотрел на эту маленькую девочку, те слова, которые она не могла выразить, стали для него кристально ясны. - Она завидует Юньмэй-эр, тому, что она жила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6446,51 +6446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На самом деле, лопатой управлял Хэ Цзиньчжао, приводя в порядок клумбу, но, когда появился директор Сун Линь Чэнь, не раздумывая, бросился вперед и вырвал лопату, чтобы не раскрыть его присутствие.</w:t>
+        <w:t>На самом деле, лопатой управлял Хэ Цзиньчжао, приводя в порядок клумбу, но, когда появился директор Сун, Лин Чэнь, не раздумывая, бросился вперед и вырвал лопату, чтобы не раскрыть его присутствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7599,82 +7599,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До их расставания осталось семьдесят пять дней.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>