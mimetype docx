--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Я говорю о ней - Лунной королеве, матери Звездной процессы, - он помолчал несколько секунд, а затем продолжил: - В мультике страной правила королева, а Звездная принцесса - ее наследница.</w:t>
+        <w:t>- Я говорю о ней - Лунной королеве, матери Звездной принцессы, - он помолчал несколько секунд, а затем продолжил: - В мультике страной правила королева, а Звездная принцесса - ее наследница.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда родственники увидели разодетых господина и госпожу Гуань, они не смогли скрыть удивления. Они перешептывались, словно рой жужжащих мух, вызывая раздражение.</w:t>
+        <w:t>Когда родственники увидели разодетых господина и госпожу Гуань, они не смогли скрыть удивления. Они перешептывались, словно рой жужжащих мух, что вызывало раздражение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,83 +3598,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гуань убрал белую ткань с портрета, открывая улыбающееся лицо девочки. Обычно в качестве фотографии для похорон используют черно-белые официальные фотографии, но в этом случае специально выбрали снимок из повседневной жизни.</w:t>
-[...31 lines deleted...]
-        <w:t>На снимке Юньмэй-эр сидела на вершине горки, высоко подняв руки, и солнечный свет пробивается сквозь ее ладони, окутывая все ее тело. У девочки еще не выросли новые зубы на месте выпавших молочных, и она, широко улыбаясь беззубым ртом, радостно махала рукой в камеру.</w:t>
+        <w:t>Господин Гуань убрал белую ткань с портрета, открыв улыбающееся лицо девочки. Обычно в качестве фотографии для похорон используют черно-белые официальные фотографии, но в этом случае специально выбрали снимок из повседневной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На снимке Юньмэй-эр сидела на вершине горки, высоко подняв руки, и солнечный свет пробивался сквозь ее ладони, окутывая все ее тело. У девочки еще не выросли новые зубы на месте выпавших молочных, и она, широко улыбаясь беззубым ртом, радостно махала рукой в камеру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слезы снова хлынули из глаз. Но на этот раз, когда они иссякли, на ее губах застыла полная облегчения улыбка, которую уже ничто не сможет стереть.</w:t>
+        <w:t>Слезы снова хлынули из глаз. Но на этот раз, когда они иссякли, на ее губах застыла полная облегчения улыбка, которую уже ничто не могло стереть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>