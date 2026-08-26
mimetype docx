--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -94,51 +94,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хён! Точно найди местоположение ядра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вместе с просьбой Сон Чхамина Сынхёк сразу же бросился на чудовище. Несколько щупалец набросились на Сынхёка, но он легко увернулся. Чудовище широко разинуло разорванный рот, обнажив острые зубы. Юн Сынхёк ударил чудовище ногой по лицу и, воткнув меч в туловище, развернул тело и взобрался наверх, над головой. Щупальца снова погнались за Сынхёком, но и на этот раз он легко изогнул тело и увернулся.</w:t>
+        <w:t>Вместе с просьбой Сон Чхамина Сынхёк сразу же бросился на чудовище. Несколько щупалец набросились на Сынхёка, но он легко увернулся. Чудовище широко разинуло разорванный рот, обнажив острые зубы. Юн Сынхёк ударил чудовище ногой по морде и, воткнув меч в туловище, развернул тело и взобрался наверх, над головой. Щупальца снова погнались за Сынхёком, но и на этот раз он легко изогнул тело и увернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"Где же ядро?"</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>