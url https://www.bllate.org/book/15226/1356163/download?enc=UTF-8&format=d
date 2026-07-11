--- v0 (2026-05-07)
+++ v1 (2026-07-11)
@@ -94,99 +94,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу с трудом кивнул. С помощью Сяо Шаня он полулежа примостился на кровати. Тело казалось чужим: ватным, бессильным и непослушным. Сознание всё еще работало медленно, он не сразу сообразил, сколько времени проспал на этот раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань уже вовсю хлопотал: он принес миску густой пшенной каши, еще теплой. Он осторожно начал кормить Е Цзюньшу с ложечки: — Лекарь сказал, что как только ты очнешься, тебе нельзя ничего твердого. Каша — самое то.</w:t>
-[...15 lines deleted...]
-        <w:t>Цзычжоу съел больше половины миски. По телу разлилось приятное тепло, и к нему постепенно начали возвращаться силы. Сяо Шань унес пустую посуду и вскоре вернулся с миской темного дымящегося лекарства. Поставив его рядом, он сказал: — Сначала пусть еда немного уляжется, а через некоторое время выпьешь отвар.</w:t>
+        <w:t>Сяо Шань уже вовсю хлопотал: он принес миску густой пшенной каши, еще теплой. Он осторожно начал кормить Е Цзюньшу с ложечки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лекарь сказал, что как только ты очнешься, тебе нельзя ничего твердого. Каша — самое то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзычжоу съел больше половины миски. По телу разлилось приятное тепло, и к нему постепенно начали возвращаться силы. Сяо Шань унес пустую посуду и вскоре вернулся с миской темного дымящегося лекарства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поставив его рядом, он сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала пусть еда немного уляжется, а через некоторое время выпьешь отвар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Было видно, что Сяо Шань строго следует всем указаниям лекаря Суна. Если бы Е Цзюньшу мог говорить, он бы непременно похвалил его. Немного придя в себя, Цзычжоу огляделся. Где же остальные дети?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань понял немой вопрос: — Лу-гэр увел Цинь-гэра и остальных к Мин-аму, помогать по хозяйству.</w:t>
+        <w:t>Сяо Шань понял немой вопрос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лу-гэр увел Цинь-гэра и остальных к Мин-аму, помогать по хозяйству.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В глазах Е Цзюньшу отразилось недоумение. Помогать? В чем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,115 +270,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если бы лекарь Сун раз за разом не заверял их, что жизни Цзычжоу ничего не угрожает — просто его организм дошел до предела и так отреагировал на стресс и травмы, — братья ни на шаг не отошли бы от его постели. Но Мин-аму так много помогал их семье, что не откликнуться на помощь было бы черной неблагодарностью...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу кивнул, показывая, что всё понял. Сяо Шань посмотрел на мягкую улыбку в глазах брата, начал теребить край одежды и спустя долгое время запинаясь проговорил: — Брат... прости меня...</w:t>
+        <w:t>Е Цзюньшу кивнул, показывая, что всё понял. Сяо Шань посмотрел на мягкую улыбку в глазах брата, начал теребить край одежды и спустя долгое время запинаясь проговорил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат... прости меня...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу посмотрел на него, но видел лишь макушку склоненной головы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я... в тот день... я не нарочно сказал те слова... прости... — Сяо Шань не выдержал и всхлипнул. Когда он узнал, что брат рухнул без чувств прямо во дворе, его захлестнуло раскаяние. Если бы не его жестокие слова, возможно, Цзычжоу не потерял бы сознание от такого удара по сердцу. Позже Лу-гэр заметил его состояние и после долгих расспросов Сяо Шань во всём признался. Лу-гэр в слезах отругал его, и только тогда Сяо Шань узнал правду: старший брат сделал всё это, чтобы Лу-гэра не забрали. Оказывается, те люди давно положили на него глаз, и болезнь Лу-гэра была лишь шансом заставить их отступиться...</w:t>
+        <w:t>— Я... в тот день... я не нарочно сказал те слова... прости... — Сяо Шань не выдержал и всхлипнул. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он узнал, что брат рухнул без чувств прямо во дворе, его захлестнуло раскаяние. Если бы не его жестокие слова, возможно, Цзычжоу не потерял бы сознание от такого удара по сердцу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже Лу-гэр заметил его состояние и после долгих расспросов Сяо Шань во всём признался. Лу-гэр в слезах отругал его, и только тогда Сяо Шань узнал правду: старший брат сделал всё это, чтобы Лу-гэра не забрали. Оказывается, те люди давно положили на него глаз, и болезнь Лу-гэра была лишь шансом заставить их отступиться...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сяо Шань ненавидел себя за то, что ничего не знал. Брат взвалил всё на свои плечи. Какое давление он испытывал? Мало того что его жестоко избили бандиты, так еще и родной брат не понял, обвинив в предательстве. Сяо Шань корил себя за то, что вечно прятался под крылом брата, принимая его защиту как должное, и так и не повзрослел, чтобы разделить с ним эту ношу. Ведь он тоже мужчина...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань погрузился в пучину самобичевания. Е Цзюньшу, не в силах ничего сказать, попытался пошевелиться, чтобы спуститься с кровати. Услышав движение, Сяо Шань вскинул голову и, увидев, что брат хочет встать, в испуге подбежал помочь: — Брат, лекарь Сун сказал, что тебе нужен полный покой! Нельзя вставать!</w:t>
+        <w:t>Сяо Шань погрузился в пучину самобичевания. Е Цзюньшу, не в силах ничего сказать, попытался пошевелиться, чтобы спуститься с кровати. Услышав движение, Сяо Шань вскинул голову и, увидев, что брат хочет встать, в испуге подбежал помочь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, лекарь Сун сказал, что тебе нужен полный покой! Нельзя вставать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При помощи Сяо Шаня Е Цзюньшу полулежа облокотился на стену. Он поднял руку и нежно потрепал Сяо Шаня по волосам, ободряюще улыбнувшись. Его младший брат действительно повзрослел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,51 +542,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Разумеется, вдвоем с Лу-гэром они бы не справились, поэтому он втянул в это дело Мин-аму — единственного человека, которому полностью доверял. К счастью, Мин-аму не подкачал и отлично подыграл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин-аму всё ворчал: — Почему ты не позволил нам всей деревней прогнать их?! Тогда бы тебе не пришлось принимать эти побои. — Как только он вспоминал Е Цзюньшу, истекающего кровью, его сердце болезненно сжималось.</w:t>
+        <w:t>Мин-аму всё ворчал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты не позволил нам всей деревней прогнать их?! Тогда бы тебе не пришлось принимать эти побои. — Как только он вспоминал Е Цзюньшу, истекающего кровью, его сердце болезненно сжималось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нельзя было идти на рожон — мы бы только пострадали зазря. Люди семьи Мин знатны и по натуре своей спесивы. Если бы мы, «деревенские лапти», которые в их глазах не дороже муравьев, посмели пойти против их воли, это лишь разъярило бы их и пробудило жажду расправы. К тому же сейчас сам господин судья на их стороне, справедливости нам было не добиться. Так что лучше было избежать открытого конфликта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,99 +638,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поэтому лучшим выходом было показать слабость. Так жизни односельчан остались вне опасности, а побои, которые я принял, дали врагам выпустить пар. Теперь они не станут преследовать нашу семью. Худшим исходом была бы только моя смерть. Поэтому, как бы ни было больно, я подавлял в себе любое желание сопротивляться. Я твердил себе: «Нельзя отвечать, иначе всё пойдет прахом...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин-аму задумался и вздохнул. Решение Цзычжоу действительно было самым мудрым, это был лучший из возможных исходов, вот только достался он дорогой ценой... Он не стал больше бередить раны и сменил тему: — Все в семье настрадались. Мы тут решили завтра съездить в уезд, купить мяса, чтобы все подкрепились и восстановили силы. Тебе сколько взять? Я привезу.</w:t>
+        <w:t>Мин-аму задумался и вздохнул. Решение Цзычжоу действительно было самым мудрым, это был лучший из возможных исходов, вот только достался он дорогой ценой... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не стал больше бередить раны и сменил тему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все в семье настрадались. Мы тут решили завтра съездить в уезд, купить мяса, чтобы все подкрепились и восстановили силы. Тебе сколько взять? Я привезу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Возьмите несколько цзиней сала, грудинки, свиных ножек и трубчатых костей для бульона. Постарайся купить побольше. Пока эта компания в городе, там небезопасно. Впредь будем стараться без нужды в уезд не соваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу говорил тихо — он опасался, что их деревенские уже примелькались тем людям, и при встрече добра ждать не придется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я понял, — отозвался Мин-аму и поднялся. — Тогда я пойду. Отдыхай, не провожай меня. Е Цзюньшу кивнул, но всё же встал и проводил Мин-аму взглядом до ворот.</w:t>
+        <w:t>— Я понял, — отозвался Мин-аму и поднялся. — Тогда я пойду. Отдыхай, не провожай меня. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу кивнул, но всё же встал и проводил Мин-аму взглядом до ворот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>