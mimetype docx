--- v0 (2026-05-20)
+++ v1 (2026-07-11)
@@ -14,51 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу, запинаясь, расспросил нескольких прохожих, прежде чем нашел нужное место. В висках у него пульсировала резкая боль, мешая здраво соображать. Наконец он увидел дом, на который ему указали. Возле входа в переулок собралась толпа. Цзычжоу подбежал к ним и похлопал по плечу коренастого мужчину, стоявшего с краю: — Дядя, скажите, это здесь живет мясник Лэй?</w:t>
+        <w:t>Е Цзюньшу, запинаясь, расспросил нескольких прохожих, прежде чем нашел нужное место. В висках у него пульсировала резкая боль, мешая здраво соображать. Наконец он увидел дом, на который ему указали. Возле входа в переулок собралась толпа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзычжоу подбежал к ним и похлопал по плечу коренастого мужчину, стоявшего с краю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, скажите, это здесь живет мясник Лэй?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Здесь, — мужчина оглядел Е Цзюньшу с ног до головы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -94,51 +126,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А, ты тоже прослышал... Да, жалко мясника Лэя, горе-то какое! — Мужчина со вздохом покачал головой и указал внутрь: — Он сам там, во дворе...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу поспешно протиснулся сквозь толпу: — Пропустите, пожалуйста, дайте пройти. Оказавшись впереди, он окинул взглядом двор. У дверей дома стояли несколько бедно одетых крестьян и гэров, они стояли спиной к нему, и до него доносились их приглушенные голоса. Цзычжоу быстро подошел ближе.</w:t>
+        <w:t>Е Цзюньшу поспешно протиснулся сквозь толпу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пропустите, пожалуйста, дайте пройти. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказавшись впереди, он окинул взглядом двор. У дверей дома стояли несколько бедно одетых крестьян и гэров, они стояли спиной к нему, и до него доносились их приглушенные голоса. Цзычжоу быстро подошел ближе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Старина Лэй, если ты и дальше так будешь, то не дашь Пань-гэру обрести покой и после смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,51 +254,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу всмотрелся в происходящее, и от увиденного перед глазами всё поплыло, он пошатнулся, едва удержавшись на ногах. На земле сидел дядя Лэй — весь в синяках, опухший и изможденный. Он мертвой хваткой прижимал к себе Пань-гэра. Взгляд мясника был застывшим и пустым. Голова Пань-гэра безжизненно покоилась на руке отца, глаза были плотно закрыты, а лицо, мертвенно-бледное с синеватым отливом, выдавало, что он испустил дух уже очень давно. В памяти Е Цзюньшу Пань-гэр всё еще стоял живым, бойким и озорным — воспоминания были такими яркими, будто это было вчера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как же так? Как это могло случиться? Он, спотыкаясь, подошел и упал на колени рядом с дядей Лэем. Глядя то на Пань-гэра, то на превратившегося в живой труп мясника, он чувствовал, как сердце переполняет горечь и скорбь: — Дядя Лэй... Пань-гэр... Как же так вышло?..</w:t>
+        <w:t>Как же так? Как это могло случиться? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, спотыкаясь, подошел и упал на колени рядом с дядей Лэем. Глядя то на Пань-гэра, то на превратившегося в живой труп мясника, он чувствовал, как сердце переполняет горечь и скорбь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Лэй... Пань-гэр... Как же так вышло?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кто-нибудь, скажите ему, что же все-таки произошло?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +942,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Но ведь... — Лу-гэр всё равно не находил себе места. Брат уехал в уезд, а вдруг там люди Мина?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань отрезал: — Мы должны верить в старшего брата!</w:t>
+        <w:t>Сяо Шань отрезал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы должны верить в старшего брата!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лу-гэр нерешительно кивнул, но на душе было неспокойно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,195 +1054,355 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Только Лу-гэр, не закрывая окна, сидел на скамье и неподвижно всматривался в темноту, ловя каждый звук снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань подошел к нему: — Лу-гэр, иди спать. Я сам подожду у двери.</w:t>
-[...15 lines deleted...]
-        <w:t>Мальчик покачал головой с тревожным видом: — Второй брат, я не усну. Давай подождем вместе.</w:t>
+        <w:t>Сяо Шань подошел к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лу-гэр, иди спать. Я сам подожду у двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчик покачал головой с тревожным видом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Второй брат, я не усну. Давай подождем вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сяо Шань еще поуговаривал его, но, поняв, что это бесполезно, остался сидеть рядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они ждали и ждали, пока оба не начали клевать носами, обхватив колени. Глубокой ночью Лу-гэр внезапно вздрогнул и вскочил: — Да-гэ вернулся!</w:t>
-[...15 lines deleted...]
-        <w:t>Сяо Шань проснулся, протер глаза и, сбрасывая сонливость, бросился за братом: — Лу-гэр, надень шляпу!</w:t>
+        <w:t>Они ждали и ждали, пока оба не начали клевать носами, обхватив колени. Глубокой ночью Лу-гэр внезапно вздрогнул и вскочил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-гэ вернулся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Шань проснулся, протер глаза и, сбрасывая сонливость, бросился за братом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лу-гэр, надень шляпу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дождь к тому времени поутих, гром и молнии смолкли, но с неба всё еще сыпала изморось. Накинув бамбуковую шляпу, Лу-гэр радостно побежал открывать ворота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Снаружи, промокший до нитки, застыл Е Цзюньшу. Он стоял неподвижно, словно изваяние — будь на месте Лу-гэра кто-то пугливый, точно бы лишился чувств от страха. Но Лу-гэр лишь просиял и, перепрыгнув порог, бросился к нему: — Брат, ты наконец-то вернулся!</w:t>
-[...47 lines deleted...]
-        <w:t>Теплое и мягкое прикосновение маленькой ладошки не могло согреть заледеневшее сердце. Е Цзюньшу медленно опустил голову, его губы дрогнули: — Пань-гэр умер...</w:t>
+        <w:t>Снаружи, промокший до нитки, застыл Е Цзюньшу. Он стоял неподвижно, словно изваяние — будь на месте Лу-гэра кто-то пугливый, точно бы лишился чувств от страха. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Лу-гэр лишь просиял и, перепрыгнув порог, бросился к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, ты наконец-то вернулся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу-гэр протянул маленькую ручку и схватил Е Цзюньшу за ладонь — та была насквозь мокрой и ледяной. Мальчик тут же затревожился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, скорее прими горячую ванну, а то заболеешь! Второй брат положил в печь много дров, вода точно еще теплая...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он потянул Е Цзюньшу за руку в дом, но тот не сдвинулся с места. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не сумев сдвинуть брата, Лу-гэр недоуменно обернулся и задрал голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теплое и мягкое прикосновение маленькой ладошки не могло согреть заледеневшее сердце. Е Цзюньшу медленно опустил голову, его губы дрогнули: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пань-гэр умер...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лу-гэр замер, глядя на брата, словно не понимая смысла слов. Прошло несколько долгих мгновений, прежде чем его глаза в ужасе расширились, а лицо стало белее полотна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,99 +1438,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сознание вернулось к Е Цзюньшу. Он взял Лу-гэра за руку, вошел в дом и плотно закрыл дверь. Лу-гэр послушно шел за ним, словно лишившись души.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань уже вовсю хлопотал на кухне, наливая горячую воду для брата. Тот промок до нитки и наверняка продрог до костей. — Брат, я уже приготовил одежду, иди скорее в ванную.</w:t>
+        <w:t>Сяо Шань уже вовсю хлопотал на кухне, наливая горячую воду для брата. Тот промок до нитки и наверняка продрог до костей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, я уже приготовил одежду, иди скорее в ванную.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сяо Шань засыпал его просьбами, стоило тому войти. Е Цзюньшу выдавил подобие улыбки. Он машинально хотел погладить Сяо Шаня по голове, но, увидев свою мокрую, грязную руку, так и не решился. Он развернулся и ушел в моечную.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сяо Шань не заметил странного состояния старшего. Он метался по кухне: брат вернулся так поздно и наверняка проголодался. Нужно сварить миску горячей лапши, чтобы согреть желудок, и обязательно — имбирный отвар с сахаром, чтобы прогнать простуду. Пока Сяо Шань суетился, он увидел Лу-гэра, застывшего у порога. Он хотел было позвать его помочь с дровами, но тот стоял неподвижно, будто не слыша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Шань подошел, помог Лу-гэру снять шляпу, коснулся его холодного личика и заботливо сказал: — Лу-гэр, ты совсем измотался? Иди ложись спать, брат уже дома.</w:t>
+        <w:t>Сяо Шань подошел, помог Лу-гэру снять шляпу, коснулся его холодного личика и заботливо сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лу-гэр, ты совсем измотался? Иди ложись спать, брат уже дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лу-гэр не кивнул и не покачал головой. Он развернулся и молча побрел по галерее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1310,163 +1614,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу закрыл глаза. Когда он открыл их снова, его зрачки стали черными, как тушь, не выражая ни единой эмоции. Выйдя из моечной, он уже ничем не выдавал своего состояния. Увидев, что Сяо Шань сварил имбирный отвар и лапшу, он с благодарностью принял еду и велел брату идти спать, пообещав прибраться самому. Сяо Шань и правда валился с ног. Убедившись, что больше не нужен, он зевнул и ушел в комнату, где мгновенно уснул рядом с близнецами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу не чувствовал голода, но, не желая обижать Сяо Шаня, съел всё до последней капли. Желудок наполнился горячим бульоном. Сон не шел. Прохаживаясь по галерее, он заметил маленькую фигурку, съежившуюся в темном углу. Цзычжоу подошел, присел и, протянув руки, поднял брата на руки. Он понес его в комнату, легонько похлопывая по спине: — Лу-гэр, не бойся.</w:t>
-[...63 lines deleted...]
-        <w:t>Лу-гэр обхватил брата руками, и слезы потекли с новой силой. — Они погубят еще много людей?</w:t>
+        <w:t>Е Цзюньшу не чувствовал голода, но, не желая обижать Сяо Шаня, съел всё до последней капли. Желудок наполнился горячим бульоном. Сон не шел. Прохаживаясь по галерее, он заметил маленькую фигурку, съежившуюся в темном углу. Цзычжоу подошел, присел и, протянув руки, поднял брата на руки. Он понес его в комнату, легонько похлопывая по спине: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лу-гэр, не бойся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчик прижался к нему, его била крупная дрожь. На мгновение Е Цзюньшу пожалел, что рассказал ему об этом. Спустя долгое время Лу-гэр, казалось, немного успокоился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял заплаканное лицо с покрасневшими глазами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости... я не знал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не знал, погиб ли Пань-гэр в его прошлой жизни. Тогда, спустя всего пару дней после появления тех людей, его самого утащили в поместье. Смерти родных братьев одна за другой стали для него слишком тяжелым ударом; в то время он жил как в тумане, ничего не замечая вокруг. Он не знал, сколько людей погибло, не знал их имен. Ему казалось, что он и сам уже мертв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> В его памяти жили лишь образы погибших братьев и Цинь-гэра, и единственная мысль: «Почему я всё еще жив?..» О Пань-гэре он услышал только сейчас от старшего брата...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу крепче прижал его к себе и хрипло произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не вини себя. Это не твоя вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу-гэр обхватил брата руками, и слезы потекли с новой силой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они погубят еще много людей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не погубят...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Успокоив и уложив Лу-гэра, Цзычжоу стер следы слез с его лица и тихо вздохнул. Лу-гэр плакал даже во сне — когда же это чувство тревоги наконец покинет его сердце? Наверное, только тогда, когда людей из семьи Мин больше не будет на этом свете...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд Е Цзюньшу стал тяжелым и глубоким. Он не сомкнул глаз до самого рассвета, слушая, как всю ночь шумит дождь. Ливень прекратился лишь когда небо начало едва заметно светлеть. Небо казалось безупречно чистым, словно вымытым. Постепенно разгоравшийся свет болезненно резал глаза. Моргнув, чтобы унять резь, Цзычжоу приготовил детям завтрак и бесшумно покинул дом, быстрыми шагами направляясь в сторону уезда. Он вспомнил вчерашний взгляд дяди Лэя — в душе росло нехорошее предчувствие. «Только бы он не наделал глупостей...»</w:t>
+        <w:t>Взгляд Е Цзюньшу стал тяжелым и глубоким. Он не сомкнул глаз до самого рассвета, слушая, как всю ночь шумит дождь. Ливень прекратился лишь когда небо начало едва заметно светлеть. Небо казалось безупречно чистым, словно вымытым. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постепенно разгоравшийся свет болезненно резал глаза. Моргнув, чтобы унять резь, Цзычжоу приготовил детям завтрак и бесшумно покинул дом, быстрыми шагами направляясь в сторону уезда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вспомнил вчерашний взгляд дяди Лэя — в душе росло нехорошее предчувствие. «Только бы он не наделал глупостей...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>