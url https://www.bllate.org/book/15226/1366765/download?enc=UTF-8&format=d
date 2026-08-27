--- v0 (2026-05-16)
+++ v1 (2026-08-27)
@@ -270,147 +270,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эй-эй! — Яолянь чуть не подпрыгнул на месте. — Я не собираюсь так рано становиться мужем! Аму вечно суетится, да разве я себе кого не найду!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу с напускной серьезностью продолжил: — Шицюн, шиму прав. Ты уже не маленький, пора подумать о будущем. Семья и карьера — нельзя же в обоих делах остаться ни с чем.</w:t>
+        <w:t>Е Цзюньшу с напускной серьезностью продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шицюн, шиму прав. Ты уже не маленький, пора подумать о будущем. Семья и карьера — нельзя же в обоих делах остаться ни с чем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хотя в глазах Е Цзюньшу восемнадцатилетний парень был еще ребенком, в это время это был самый подходящий возраст для брака. Неудивительно, что шиму начал беспокоиться о женитьбе сына.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну почему даже ты заладил то же самое?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо Яоляня вытянулось, а затем он с трудом принял решение: — Мне еще экзамены сдавать! Брак — дело такое, только отвлекает. Вот сдам на сюцая, тогда и поговорим!</w:t>
+        <w:t>Лицо Яоляня вытянулось, а затем он с трудом принял решение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне еще экзамены сдавать! Брак — дело такое, только отвлекает. Вот сдам на сюцая, тогда и поговорим!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзюньшу тихо рассмеялся. Неужели женитьба кажется ему настолько страшной, что он готов добровольно взяться за учебу, которую всегда недолюбливал? «Если бы это был я... кхм, пока не стоит об этом думать».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Яолянь внезапно снова пристально уставился на друга: — Ты так и не сказал, что с тобой сегодня. Почти удалось перевести тему, но шицюн был начеку.</w:t>
-[...15 lines deleted...]
-        <w:t>Е Цзюньшу пришлось ответить: — Мне просто любопытно, почему сегодня в уезде так тихо.</w:t>
+        <w:t>Яолянь внезапно снова пристально уставился на друга: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты так и не сказал, что с тобой сегодня. Почти удалось перевести тему, но шицюн был начеку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу пришлось ответить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне просто любопытно, почему сегодня в уезде так тихо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тихо? Яолянь огляделся — по нему, так всё как обычно. Однако он знал, что Цзычжоу не бросает слов на ветер. Немного подумав, он сложил фрагменты мозаики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,67 +526,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Яолянь ободряюще добавил: — Цзычжоу, весь наш уезд Фэнчэн уповает на тебя! Обязательно получи высокий чин, стань великим человеком, прославься! Пусть все в Поднебесной знают: ты, Е Цзюньшу — родом из Фэнчэна!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу воодушевился и похлопал друга по плечу: — Шицюн, у тебя тоже всё получится! Пиши книги на совесть, чтобы они остались в веках, и грядущие поколения знали: отшельник Е Лян был родом из уезда Фэнчэн!</w:t>
-[...15 lines deleted...]
-        <w:t>Цинь Яолянь был до глубины души тронут тем, что Цзычжоу так в него верит. Он уже решительно кивнул и собрался было произнести торжественную клятву, как Е Цзюньшу добавил: — А для начала постарайся сдать на сюцая, чтобы выкупить свои рукописи, которые конфисковал учитель.</w:t>
+        <w:t>Е Цзюньшу воодушевился и похлопал друга по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шицюн, у тебя тоже всё получится! Пиши книги на совесть, чтобы они остались в веках, и грядущие поколения знали: отшельник Е Лян был родом из уезда Фэнчэн!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Яолянь был до глубины души тронут тем, что Цзычжоу так в него верит. Он уже решительно кивнул и собрался было произнести торжественную клятву, как Е Цзюньшу добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А для начала постарайся сдать на сюцая, чтобы выкупить свои рукописи, которые конфисковал учитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цинь Яолянь: «...» Ох, нет, сердце так болит при одном воспоминании о любимых детищах, с которыми его насильно разлучили!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,243 +654,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он размышлял о всякой всячине, как вдруг услышал за спиной быстро приближающийся топот копыт. Взгляд Цзычжоу мгновенно похолодел. Неужели провал? Они не заглотили наживку? Он прикинул, стоит ли сойти с дороги, но раз всадники скачут в сторону деревни Е...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу прикинулся обычным прохожим и продолжил идти неспешным шагом. Вскоре показались всадники. Увидев впереди деревенского паренька, они замедлили ход и остановились рядом. — Тпру!</w:t>
-[...111 lines deleted...]
-        <w:t>Взвесив всё, он ответил честно: — Эта дорога не ведет к Линьцзянскому тракту. Вы проехали мимо. Возвращайтесь назад до развилки, и там берите левее — это путь на уезд Линьфэн.</w:t>
+        <w:t>Е Цзюньшу прикинулся обычным прохожим и продолжил идти неспешным шагом. Вскоре показались всадники. Увидев впереди деревенского паренька, они замедлили ход и остановились рядом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тпру!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кони переступили копытами и замерли. Раздался бодрый голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш, мы хотим кое-что разузнать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Незнакомый говор заставил Е Цзюньшу поднять глаза. Он встретился взглядом с молодым человеком с мужественным, загорелым лицом и открытой улыбкой, сверкающей белыми зубами. Мышцы Цзычжоу расслабились. Значит, просто спрашивают дорогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он изобразил на лице легкую робость и улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спрашивайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Незнакомый здоровяк постарался выглядеть дружелюбно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не бойся, паренек. Мы просто дорогу спросим, ничего тебе не сделаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут заговорил другой молодой человек: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит тебе, Ху-цзы. Чем больше ты несешь чепухи, тем больше пугаешь парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу скользнул взглядом в сторону. Говорившему было чуть за двадцать, он обладал красивыми чертами лица и плутовской улыбкой. Слегка наклонившись с седла, он спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш, как нам проехать к Линьцзянскому тракту? Мы в ту сторону правим? — он указал плетью вперед по дороге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линьцзянский тракт? Е Цзюньшу внутренне напрягся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имеют ли эти люди, явно не из простых, отношение к Минам? Он лихорадочно соображал, как ответить. На злодеев они не похожи, но береженого бог бережет. К несчастью, дороги здесь были простыми: от этой развилки пути вели либо в Линьфэн, либо в Фэнчэн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзычжоу побоялся, что намеренная ложь может навлечь беду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взвесив всё, он ответил честно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта дорога не ведет к Линьцзянскому тракту. Вы проехали мимо. Возвращайтесь назад до развилки, и там берите левее — это путь на уезд Линьфэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Наверное, они просто проездом», — подумал он. Даже если они связаны с Минами... Е Цзюньшу прикинул время — успеют ли они?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек по имени Ху-цзы расхохотался: — Ну я же говорил! Мы точно сбились с пути, а ты всё твердил, что дорога верная!</w:t>
+        <w:t>Человек по имени Ху-цзы расхохотался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну я же говорил! Мы точно сбились с пути, а ты всё твердил, что дорога верная!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кхм!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Другой молодой человек, до этого хранивший молчание, кашлянул, прерывая Ху-цзы. Тот осекся, поняв, что едва не сболтнул лишнего, почесал затылок и замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу набрался храбрости и спросил: — Вы едете на Линьцзянский тракт? Слышал я, там разбойники лютуют, совсем страх потеряли, столько душ загубили... — Он демонстративно вздрогнул и со страхом посмотрел на Ху-цзы.</w:t>
+        <w:t>Е Цзюньшу набрался храбрости и спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы едете на Линьцзянский тракт? Слышал я, там разбойники лютуют, совсем страх потеряли, столько душ загубили... — Он демонстративно вздрогнул и со страхом посмотрел на Ху-цзы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот поспешил его успокоить: — Не бойся, паренек. Мы как раз прослышали, что там бандиты бесчинствуют да людей грабят, вот и решили разузнать обстановку. Не переживай, пока мы здесь, этим ворам недолго осталось резвиться. Верно, Третий молодой господин?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,147 +1150,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзюньшу услышал краткий ответ и, сам не зная почему, нашел этот голос удивительно приятным. Он не удержался и снова поднял взгляд. — Уважаемый господин, на Линьцзянском тракте старое бандитское логово. Не думаю, что с ними можно расправиться впятером так легко. Прошу вас, подумайте дважды.</w:t>
-[...31 lines deleted...]
-        <w:t>Е Цзюньшу неожиданно для себя почувствовал, как щеки обдает жаром. Он сложил руки в приветствии: — Недостойный ученик, читал книги несколько лет.</w:t>
+        <w:t>Е Цзюньшу услышал краткий ответ и, сам не зная почему, нашел этот голос удивительно приятным. Он не удержался и снова поднял взгляд. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уважаемый господин, на Линьцзянском тракте старое бандитское логово. Не думаю, что с ними можно расправиться впятером так легко. Прошу вас, подумайте дважды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Третий молодой господин слегка повернул голову: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты грамоте обучен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу неожиданно для себя почувствовал, как щеки обдает жаром. Он сложил руки в приветствии: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Недостойный ученик, читал книги несколько лет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— То-то я смотрю, говоришь складно, — усмехнулся Ху-цзы. Цзычжоу поджал губы, чувствуя неловкость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В глазах Третьего молодого господина промелькнула тень улыбки: — Спасибо за заботу, паренек. У меня свои планы, я не стану лезть в пекло без нужды.</w:t>
+        <w:t>В глазах Третьего молодого господина промелькнула тень улыбки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо за заботу, паренек. У меня свои планы, я не стану лезть в пекло без нужды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Затем он бросил спутникам: — Едем. — С этими словами он слегка сжал бока коня и первым развернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остальные тоже развернули лошадей. — Лови!</w:t>
+        <w:t>Остальные тоже развернули лошадей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лови!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В сторону Е Цзюньшу что-то полетело, и он машинально поймал предмет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1470,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сердце Е Цзюньшу кольнула тревога: он боялся и того, что невинные люди окажутся втянуты в кровавую распрю, и того, что его собственный замысел может сорваться... Но дело сделано, и лишние думы теперь бесполезны. Оставалось лишь надеяться, что эти люди не успеют вовремя...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он опустил взгляд. «Наградой» оказался расшитый кошелек? Внутри что-то весомо тянуло руку. Е Цзюньшу открыл его, и несколько крупных серебряных слитков ярко заблестели на солнце. Лицо юноши тут же озарилось широкой улыбкой. Боги! Если за простой совет, как пройти, дают такое щедрое вознаграждение, он совсем не прочь встретить еще парочку таких господ!</w:t>
+        <w:t>Он опустил взгляд. «Наградой» оказался расшитый кошелек? Внутри что-то весомо тянуло руку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу открыл его, и несколько крупных серебряных слитков ярко заблестели на солнце. Лицо юноши тут же озарилось широкой улыбкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боги! Если за простой совет, как пройти, дают такое щедрое вознаграждение, он совсем не прочь встретить еще парочку таких господ!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>