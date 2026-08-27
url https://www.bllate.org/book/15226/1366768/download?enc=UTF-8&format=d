--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -62,67 +62,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мин Пэнкунь верил, что под защитой Минвэй ему ничего не угрожает, поэтому решил лично отправиться в поход ради любопытства. Когда он вернется в столицу, пусть только попробует кто-нибудь вякнуть за его спиной, что он лишь праздный гуляка! Он не посрамит имя семьи Мин. С репутацией героя-усмирителя банд он, чего доброго, сможет даже отобрать военную власть, которую долгие годы удерживал род Ли!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, что Второй господин Мин собирается следовать вместе с отрядом, Ван Чжигао не на шутку перепугался. Он принялся мягко уговаривать его: — Господин, ваше здоровье и жизнь бесценны, вам не подобает лично подвергаться опасности. Лучше подождите в трактире. Обещаю, совсем скоро я принесу вам голову главаря разбойников!</w:t>
-[...15 lines deleted...]
-        <w:t>Мин Пэнкунь недовольно нахмурился: — Что? Ты считаешь меня трусом, дрожащим за свою шкуру?</w:t>
+        <w:t>Увидев, что Второй господин Мин собирается следовать вместе с отрядом, Ван Чжигао не на шутку перепугался. Он принялся мягко уговаривать его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, ваше здоровье и жизнь бесценны, вам не подобает лично подвергаться опасности. Лучше подождите в трактире. Обещаю, совсем скоро я принесу вам голову главаря разбойников!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мин Пэнкунь недовольно нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? Ты считаешь меня трусом, дрожащим за свою шкуру?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ни в коем случае! — Ван Чжигао пал ниц. — Я не это имел в виду, господин, молю о понимании!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,83 +254,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Густые заросли дикой травы выше человеческого роста едва заметно шелохнулись, и оттуда вынырнул маленький человечек с крысиной мордочкой. Его тщедушное тело ловко петляло по лесу, и вскоре перед ним выросли ворота, сложенные из гигантских бревен, с дозорными вышками по бокам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коротышка выбежал на открытое место и привычно крикнул стражам: — Открывайте скорее! У меня важные вести для Главы, за задержку головой ответите!</w:t>
-[...31 lines deleted...]
-        <w:t>В зале Глава крепости Цинлун выпивал и развлекался с другими помощниками. Услышав доклад, этот заросший бородой великан хищно оскалился. Он залпом осушил огромную чашу вина и с силой швырнул её об пол: — Отступать?</w:t>
+        <w:t>Коротышка выбежал на открытое место и привычно крикнул стражам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Открывайте скорее! У меня важные вести для Главы, за задержку головой ответите!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ворота распахнулись, и он бросился в главный зал для совещаний. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава! Глава! Вести не врут — идут солдаты. Будем отступать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале Глава крепости Цинлун выпивал и развлекался с другими помощниками. Услышав доклад, этот заросший бородой великан хищно оскалился. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он залпом осушил огромную чашу вина и с силой швырнул её об пол: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отступать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вытаращил глаза: — Ты уверен, что это тот старый хрен из соседнего уезда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,99 +542,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Господин... господин... — прохрипел Ван Чжигао, хватая ртом воздух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидящий на высоком коне Мин Пэнкунь недовольно обернулся. Заметив внимание, Ван Чжигао из последних сил подбежал к лошади господина: — Господин, не соизволите ли сделать привал? Люди на пределе!</w:t>
-[...15 lines deleted...]
-        <w:t>Мин Пэнкунь свысока посмотрел на обливающегося потом судью холодным взглядом. Рассудив, что эти люди еще могут пригодиться, Мин Фулай вмешался: — Господин, может, остановимся и разведаем обстановку?</w:t>
+        <w:t>Сидящий на высоком коне Мин Пэнкунь недовольно обернулся. Заметив внимание, Ван Чжигао из последних сил подбежал к лошади господина: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, не соизволите ли сделать привал? Люди на пределе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мин Пэнкунь свысока посмотрел на обливающегося потом судью холодным взглядом. Рассудив, что эти люди еще могут пригодиться, Мин Фулай вмешался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, может, остановимся и разведаем обстановку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мин Пэнкунь хмыкнул, но возражать не стал. Фулай натянул поводья и громко скомандовал: — Привал на четверть часа!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стражники тут же повалились с ног, усаживаясь где придется. Только Мин Пэнкунь собрался спешиться, как один из гвардейцев впереди внезапно крикнул: — Плохо дело, засада! Защищайте господина!</w:t>
+        <w:t>Стражники тут же повалились с ног, усаживаясь где придется. Только Мин Пэнкунь собрался спешиться, как один из гвардейцев впереди внезапно крикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Плохо дело, засада! Защищайте господина!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гвардейцы Минвэй стремительно окружили Мин Пэнкуня, настороженно озираясь. Кони беспокойно заржали, перебирая копытами на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,99 +702,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нападение! Хватайте оружие, в бой! — несколько раз прокричал Мин Фулай, но его никто не слушал. Люди в ужасе разбегались кто куда, спасая свои жизни. Лицо Мин Фулая исказилось от страха: — Господин, бегите!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стрелы продолжали лететь со всех сторон. Мин Пэнкунь, окончательно растеряв спесь, побледнел. Он резко развернул коня и принялся неистово стегать его плетью: — Но-о!</w:t>
+        <w:t>Стрелы продолжали лететь со всех сторон. Мин Пэнкунь, окончательно растеряв спесь, побледнел. Он резко развернул коня и принялся неистово стегать его плетью: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но-о!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гнедой конь от боли взвился на дыбы и пустился вскачь. Гвардейцы Минвэй, прикрывая господина со всех сторон, рванули следом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Убивай!!! Режь их!!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из лесных зарослей со всех сторон хлынули бандиты. Отряд Мин Пэнкуня был разбит в пух и прах — даже не пытаясь сопротивляться, они позорно бежали. Ван Чжигао, обезумев от ужаса, прикрывая голову руками, в слезах и соплях бежал за ними: — Господин, не бросайте меня! Господин, спасите!</w:t>
+        <w:t>Из лесных зарослей со всех сторон хлынули бандиты. Отряд Мин Пэнкуня был разбит в пух и прах — даже не пытаясь сопротивляться, они позорно бежали. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван Чжигао, обезумев от ужаса, прикрывая голову руками, в слезах и соплях бежал за ними: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, не бросайте меня! Господин, спасите!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гвардейцы на ходу отбивались от наседающих разбойников. В конце концов несколько человек остались прикрывать тыл, а Мин-одиннадцатый увлек Мин Пэнкуня прочь. Они скакали какое-то время, пока крики преследователей не затихли позади — очевидно, заслон сработал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +942,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бу Юаньху с широкой улыбкой на лице, которую он не мог сдержать, вбежал вверх по лестнице, выкрикивая приветствия. Его более спокойный брат следовал по пятам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У дверей комнаты под номером «Цзя» ( «комната под номером Цзя», это означает самый лучший, элитный номер или номер высшего класса. Это как «Класс А» или «Люкс №1» в современном понимании)  в коридоре стоял Си Юаньюй. Увидев, какой шум подняли братья, он сердито зыркнул на них: — Чего расшумелись спозаранку? Не мешайте Третьему молодому господину отдыхать.</w:t>
+        <w:t>У дверей комнаты под номером «Цзя» ( «комната под номером Цзя», это означает самый лучший, элитный номер или номер высшего класса. Это как «Класс А» или «Люкс №1» в современном понимании)  в коридоре стоял Си Юаньюй. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, какой шум подняли братья, он сердито зыркнул на них: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего расшумелись спозаранку? Не мешайте Третьему молодому господину отдыхать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бу Юаньху, посмеиваясь, ответил: — Юаньюй, ты и представить не можешь, что мы с Барсом (Юаньбао) разузнали!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +1038,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Юй сел во главе стола: — Что разузнали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бу Юаньбао сделал шаг вперед и доложил: — Ваш подчиненный под покровом ночи проник в управу уезда Линьфэн. Новости действительно намеренно замалчивались. О кровавых расправах бандитов на Линьцзянском тракте жители Линьфэна молчат как рыбы — очевидно, им строго-настрого запретили открывать рот... Кроме того, я нашел кое-что в поместье судьи, прошу взглянуть.</w:t>
+        <w:t>Бу Юаньбао сделал шаг вперед и доложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваш подчиненный под покровом ночи проник в управу уезда Линьфэн. Новости действительно намеренно замалчивались. О кровавых расправах бандитов на Линьцзянском тракте жители Линьфэна молчат как рыбы — очевидно, им строго-настрого запретили открывать рот... Кроме того, я нашел кое-что в поместье судьи, прошу взглянуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Юй взял бумаги и просмотрел их. Это была переписка между властями и бандитами, но в письмах избегали прямых слов, так что пользы от них было немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +1150,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Ли Юй слегка нахмурился. Бросаться в бой, не разведав сил противника — решение не из мудрых. К тому же, как мог судья соседнего уезда самовольно, без приказа сверху, отправиться на зачистку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Ли Юй размышлял, Бу Юаньху покраснел от попыток сдержать смех: — Третий молодой господин... пфф! Вы ни за что не угадаете! Среди тех, кто пошел на бандитов, есть Мин Второй! Ха-ха-ха...</w:t>
+        <w:t>Пока Ли Юй размышлял, Бу Юаньху покраснел от попыток сдержать смех: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Третий молодой господин... пфф! Вы ни за что не угадаете! Среди тех, кто пошел на бандитов, есть Мин Второй! Ха-ха-ха...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пфф! — Си Юаньюй, который как раз налил себе воды и слушал, поперхнулся и выплюнул всё обратно. Откашлявшись, он недоверчиво спросил: — Ты уверен, что не ошибся?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,83 +1246,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С тех пор как произошло «то самое событие», в столице поднялась буря. Все силы пытались урвать свой кусок, и лишь после Нового года установилось хрупкое равновесие. Главный виновник внезапно исчез. Мины утверждали, что отправили его в деревню на покаяние, но куда именно — никто не знал. И надо же было на него наткнуться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Юаньюй потер подбородок и издал неопределенный смешок: — Поистине, типичный повеса — ничего не видит дальше своего носа, только и знает, что за юбками бегать. Пришел к дверям своего же «кошелька», не узнал своих и полез в драку. Любо-дорого посмотреть! Пусть себе грызутся до смерти, а мы извлечем выгоду, ха-ха!</w:t>
+        <w:t>Си Юаньюй потер подбородок и издал неопределенный смешок: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поистине, типичный повеса — ничего не видит дальше своего носа, только и знает, что за юбками бегать. Пришел к дверям своего же «кошелька», не узнал своих и полез в драку. Любо-дорого посмотреть! Пусть себе грызутся до смерти, а мы извлечем выгоду, ха-ха!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Третий молодой господин, как нам поступить? — спросил Си Юаньюй. — Потребуем солдат у судьи Линьфэна?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Юй негромко кашлянул и с серьезным видом произнес: — Не нужно. Раз судья — человек Минов, наш визит только спугнет их. Раз уж у нас есть такие «доблестные воины» из уезда Фэнчэн, не стоит слишком беспокоиться. Сначала отправимся туда и разведаем обстановку.</w:t>
+        <w:t>Ли Юй негромко кашлянул и с серьезным видом произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно. Раз судья — человек Минов, наш визит только спугнет их. Раз уж у нас есть такие «доблестные воины» из уезда Фэнчэн, не стоит слишком беспокоиться. Сначала отправимся туда и разведаем обстановку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слушаемся!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,51 +1374,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От автора: Маленький театр: Си Юаньюй: Мы с Третьим молодым господином — друзья детства, водой не разлить~ Бу Юаньху: Я личный телохранитель Третьего господина~ Бу Юаньбао: Я тоже личный телохранитель Третьего господина +1~ Е Цзюньшу: А у нас с Третьим господином любовь с первого взгляда, нежность со второго и верность до гроба~ Ли Юй: →_→ Троица «Юань»: ... (Никогда не видели человека более наглого и бесстыжего!)</w:t>
+        <w:t>От автора: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький театр: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Юаньюй: Мы с Третьим молодым господином — друзья детства, водой не разлить~ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бу Юаньху: Я личный телохранитель Третьего господина~ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бу Юаньбао: Я тоже личный телохранитель Третьего господина +1~ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзюньшу: А у нас с Третьим господином любовь с первого взгляда, нежность со второго и верность до гроба~ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Юй: →_→ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Троица «Юань»: ... (Никогда не видели человека более наглого и бесстыжего!)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>