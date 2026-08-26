--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,2499 +14,1715 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 1</w:t>
-[...815 lines deleted...]
-        <w:t/>
+        <w:t>Вж-ж-ж...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун переложил опасные химикаты в левую руку и достал мобильный телефон из правого кармана лабораторного халата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экран телефона загорелся, показывая, что пришло письмо от профессора Цзяна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Результаты эксперимента по проекту GT201 были готовы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун невольно приподнял веки, сгорая от нетерпения, разблокировал устройство отпечатком пальца и открыл письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тускло светящееся маленькое окошко безостановочно вращалось, загружаясь, серо-черная электронная спираль казалась засасывающим водоворотом — и только тут он заметил, что сигнал сети был крайне слабым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун рефлекторно нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя комната с опасными химикатами находилась на первом подземном этаже, раньше проблем с сигналом никогда не возникало; поразмыслив мгновение, ему оставалось лишь убрать телефон в карман, чтобы внимательно все прочитать, когда выйдет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он шел по коридору, где ослепительно яркие лампы накаливания излучали холод, а в воздухе витала смесь сырой прохлады и запаха жареных сосисок из ларька у ворот университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун толкнул серебристо-белую металлическую защитную дверь и шагнул в криохранилище; в тот самый миг, когда его полностью окутало ледяным воздухом, металлическая дверь за его спиной бесшумно закрылась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он потянулся открыть стеклянную дверцу шкафа для хранения, как вытяжной вентилятор на крышке механического шкафа внезапно заработал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воздух, сжимаемый лопастями, издавал тихий свист, а ряд вечно мрачных узких щелей напоминал спрятанные во тьме зрачки, во взгляде которых таилась ледяная смертоносность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун почувствовал лишь, как волоски на теле встали дыбом, а носа коснулся едва уловимый запах горького миндаля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почти в ту же секунду его зрачки сузились, а затем он резко обернулся и, не обращая внимания на бурлящую в жилах кровь, изо всех сил вцепился в ручку защитной двери; та самая дверь, которую раньше можно было открыть без труда, сейчас, словно хладнокровный бог смерти, неподвижно наблюдала за предсмертной агонией стоящего перед ней человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Холод быстро проник в кровь через каждую пору тела, Ли Жун в отчаянии рухнул на пол; его некогда ясные глаза налились кровью и затуманились, пальцы медленно соскользнули с дверной ручки, острый край замка разодрал подушечки пальцев, брызнула алая кровь, но он совершенно не чувствовал боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед самой смертью мелькнула последняя мысль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проект GT201, должно быть, увенчался успехом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он уже должен был прийти в себя, а мне еще работать надо, как же бесит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун почувствовал, как какая-то не слишком сильная рука трясет его за плечо, и вместе с возвращением осязания все пять его чувств невероятно быстро пришли в норму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощутив раздражение от яркого света, Ли Жун нахмурился и осторожно приоткрыл глаза, оставив лишь узкую щелку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляду предстали белые стены, белые подвесные лампы, белая решетка кондиционера и серо-голубые шторы. Ему даже не нужно было вдыхать этот слабый запах дезинфицирующего средства, чтобы понять, что он в больнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели охрана в комнате видеонаблюдения вовремя его заметила?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун попытался заговорить, но горло пересохло и саднило, словно по нему прошлись наждачной бумагой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он плотно сжал губы, пошевелил языком, с трудом накопил немного слюны и сглотнул, после чего, превозмогая дискомфорт, снова открыл рот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это не было желанием излить кому-то радость от чудесного спасения, лишь спокойная констатация факта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слава богу, дверь в твою комнату была плотно закрыта, а в окне оставалась щель; ты пролежал в реанимации почти неделю, еле откачали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со стороны кровати раздался тяжелый, полный эмоций мужской голос, и Ли Жун почувствовал, как его плечо крепко сжали чьи-то потные, пухлые руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Комната? Окно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Разве он не впал в кому от отравления в хранилище опасных химикатов?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Цэнь Сяо...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1599 lines deleted...]
-        <w:t/>
+        <w:t>Ли Жун бессознательно позвал того, от кого был уверен получить ответ, однако прошло несколько секунд, а он так и не услышал голоса, который часто вызывал у него чувство подавленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прижимаясь к подушке, он повернул голову, слегка приподнял веки и, помолчав некоторое время, неуверенно пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Дядя, тетя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пара родственников, разорвавших с ним отношения шесть лет назад и никогда не оказывавших никакой помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не его хорошая память, он бы их почти не узнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь опустил глаза, потер основаниями ладоней оба глаза, смахивая слезы, а затем глубоко вздохнул, словно приготовившись к буре, и своими мутными, налитыми кровью глазами торжественно уставился на лицо Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тут такое дело, ты уж держись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун моргнул, разглядывая своих старых родственников, которые казались какими-то слишком молодыми, и не спешил отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь взглянул на стоящую рядом жену, и женщина тут же ответила ему торопливым взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После короткого обмена взглядами Гу Чжаонянь слегка толкнул жену локтем; женщина прикусила губу, с силой толкнула его в ответ и жеманно отвернулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун молча наблюдал за этим фарсом, и в его душе начало подниматься раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь взъерошил волосы, крепко стиснул зубы и, наконец, решившись, с выражением безмерной скорби на лице произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои родители погибли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что они погибли. Шесть лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь ждал, что молодой племянник сорвется, разрыдается, забьется в истерике; он даже приметил кнопку экстренного вызова — как только Ли Жун упадет в обморок, он сразу же позовет врачей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако прошло пять минут, и, глядя на по-прежнему спокойное лицо Ли Жуна, Гу Чжаонянь почувствовал неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина тихо проговорила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это от шока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Гу Чжаоняня послышались неуверенные запинки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои родители... отравились угарным газом, их не смогли спасти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун в недоумении нахмурился, и только теперь начал замечать едва уловимые странности в окружающей обстановке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В руках у Гу Чжаоняня был мобильный телефон старой модели, выпущенной несколько лет назад, а на запястье тети висела сумка от люксового бренда, давно вышедшая из моды. Он находился в обычной трехместной палате, были задернуты длинные серо-голубые шторы, и время от времени с соседней койки доносился глухой кашель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На покрытой грязными царапинами стене больницы висела квадратная информационная табличка, на которой крупным жирным шрифтом было напечатано: «Народная больница города А, отделение неврологии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя Цэнь Сяо был еще тем ублюдком, он бы ни за что не поместил его в такие медицинские условия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А значит, он не просто чудом выжил после отравления — он вернулся на шесть лет назад, в то время, когда в одночасье потерял всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опираясь руками о матрас, Ли Жун медленно сел прямо, глядя на смятую больничную пижаму, скомканную на животе; вылезшая нитка каким-то образом обмоталась вокруг его запястья, оставив кровавый синяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это абсолютно точно показывало, до какой степени всем было на него плевать всю эту неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он постарался максимально терпеливо спросить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть теплая вода?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь переглянулся с женой, и оба увидели в глазах друг друга недоумение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Недоумение по поводу того, что Ли Жун, кажется, не испытывал к родителям никаких чувств, раз был так равнодушен к известию об их смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина с трудом выдавила из себя уродливую улыбку и, неловко переставляя ноги, пошла наливать Ли Жуну воду; Гу Чжаонянь застыл на месте, не зная, что ему сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпив стакан воды, Ли Жун почувствовал себя гораздо лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он еще помнил, что лекарства, которыми его лечили всю эту неделю, испортили ему желудок, и потребовалось не менее полугода, чтобы полностью восстановить его, поэтому сейчас при малейшем давлении возникали рвотные позывы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что Ли Жун выглядит как обычно, женщина не удержалась, нервно потирая пальцы, и осторожно начала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Жун, врач сказал, что тебя сегодня могут выписать. Тетя знает, что у тебя в семье случилась беда, но ты же понимаешь, твой двоюродный брат в этом году сдает Гаокао, и у нас дом не такой большой, как ваш, поэтому...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь поспешно перебил ее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас не время об этом говорить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина саркастично бросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас в доме всего один кабинет, где сын занимается с репетиторами, если я не скажу, тогда сам говори!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь тут же умолк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун криво усмехнулся, его веки опустились, а ресницы отбросили легкую тень на лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он неторопливо поставил стакан на прикроватную тумбочку и совершенно безразличным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не утруждайтесь, брат не поступит, так что сразу несите пожертвование в университет А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это было чистой правдой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его двоюродный брат всегда был ничтожеством, от которого больше вреда, чем пользы; в прошлой жизни Гу Чжаонянь отговаривался тем, что у него туго с деньгами, и отказался оплачивать его медицинские счета, но при этом пожертвовал университету А пятьдесят небольших мобильных библиотек, устроив своего сына, набравшего на Гаокао меньше трехсот баллов, на финансовый факультет университета А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщину уже не волновало, в каком состоянии находится Ли Жун, и она прямо высказала свое недовольство:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой сын, может, и не учится так хорошо, как ты, но зато у него чистое прошлое. Честно говоря, с вашей нынешней репутацией, боюсь, тебе в будущем будет трудно найти девушку из хорошей семьи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь украдкой дернул жену за одежду, но та тут же сбросила его руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве я не права? Как семья Сун может позволить Юаньюань и дальше встречаться с твоим племянником!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь это раньше, Ли Жун, вероятно, окинул бы ее холодным взглядом, затем закрыл бы глаза, и, медленно открывая их, отвел бы взгляд, не желая говорить ни слова из полного безразличия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в этот раз Ли Жун немного помолчал, его бледные губы лениво изогнулись в улыбке, а в глазах блеснул ясный лукавый огонек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, кто пожертвует деньги университету А, тот щенок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Гу Чжаоняня мгновенно позеленело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него действительно был запасной план: если сын правда не сможет поступить, он готов был выложить больше половины состояния семьи на пожертвование университету А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но после слов Ли Жуна — как он мог теперь расстаться с деньгами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разговор на какое-то время зашел в тупик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Чжаонянь зажал портфель под мышкой, его дыхание было слышно даже яснее, чем кашель бедолаги с соседней койки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас с твоей тетей еще есть работа, поэтому мы пойдем, а ты тоже собирай вещи, ваш классный руководитель просил, чтобы ты поскорее вернулся в школу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун спокойно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Провожать не буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переживая одно и то же во второй раз, он уже не чувствовал никаких душевных волнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя какое-то время, когда повсюду поползут слухи, а общественное мнение начнет безудержно накаляться, Гу Чжаонянь окончательно разорвет все связи с семьей Ли из страха, что его хоть как-то зацепит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Держа жену за руку, Гу Чжаонянь бросил на Ли Жуна глубокий взгляд; в этих глазах не читалось ни капли доброжелательности, лишь бесконечная отчужденность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Гу Чжаонянь, не оглядываясь, широкими шагами вышел из палаты, с громким стуком захлопнув за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стук закрываемой двери был настолько наглым, что разбудил обоих пациентов на соседних койках, и кашель раздался с новой силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун услышал, как старый, несколько ослабевший голос спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и перегнул палку твой дядя; мальчик, тебе хоть есть куда пойти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть, — сначала он ответил с категоричной уверенностью, но едва слова слетели с его губ, как он, сжимая в руке телефон и растерянно глядя на экран, неуверенно пробормотал: — Наверное?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>