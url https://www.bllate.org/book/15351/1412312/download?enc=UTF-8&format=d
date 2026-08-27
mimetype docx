--- v0 (2026-05-24)
+++ v1 (2026-08-27)
@@ -14,2691 +14,1939 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 2</w:t>
-[...2639 lines deleted...]
-        <w:t/>
+        <w:t>Ли Жун пересчитал свои немногочисленные личные вещи, оформил документы на выписку и, прихватив сумку, поехал домой на такси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через месяц этот дом выставят на судебный аукцион, но поскольку Ли Жун остался совсем один, суд закрыл на это глаза и решил не выгонять его в течение этого времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни он просидел дома целый месяц, пребывая в прострации и доводя себя до полного истощения, но в итоге так ничего и не смог изменить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повторять это снова не было никакого смысла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нащупав ключи, Ли Жун открыл дверь и вошел; в комнатах стоял запах сырости, характерный для давно не проветриваемых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за того, что он слишком долго прожил в роскошной «золотой клетке» Цэнь Сяо, сейчас этот маленький дом казался ему даже немного уютным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все ценные антикварные вещи и картины вывезли, оставив лишь предметы первой необходимости. На коричневом полу отчетливо виднелись следы от того, как тащили пианино, а там, где оно когда-то стояло, теперь лежал тонкий слой белой пыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На вилле стояла абсолютная тишина, такая глубокая, что казалось, будто сквозь кирпичные стены сюда проникает даже шипение жарящегося у соседей стейка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со спокойным видом Ли Жун нашел удлинитель, поставил телефон на зарядку, разделся и, прихватив полотенце, отправился в ванную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под струями горячей воды скопившийся за неделю запах лекарств и липкий пот смылись в водосток. Он тщательно вымыл каждый уголок своего тела и, в конце концов, от усталости оперся на ободок унитаза, тяжело дыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо признать, что его физическая подготовка в семнадцать лет разительно отличалась от той, что была в двадцать три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Цэнь Сяо не издевался над ним с такой неутомимостью, он бы не стал упорно тренироваться в боевых искусствах целых два года в попытках дать отпор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В процессе мытья движения Ли Жуна постепенно замедлились. Он посмотрел в затуманенное паром ростовое зеркало в ванной, и его взгляд сфокусировался на собственном, еще немного юношеском лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладая разумом и багажом знаний двадцатитрехлетнего мужчины, неужели он не сможет справиться с восемнадцатилетним Цэнь Сяо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если сейчас правильно его направить, через четыре года он, наверное, не будет таким психованным, — пробормотал Ли Жун, проведя пальцами от живота к боку и слегка помассировав поясницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив мыться, он с мокрыми, капающими волосами пошел в спальню, нашел просторную футболку, натянул ее на себя и, усевшись по-турецки на краю кровати, включил телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шесть лет назад телефоны были еще совсем маленькими, а дизайн различных приложений выглядел весьма ретро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему потребовалось некоторое время, чтобы понемногу к этому привыкнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За прошедшую неделю он получил немало личных сообщений: кто-то проявлял заботу, кто-то просто наслаждался сплетнями, а кто-то, услышав откуда-то слухи и решив, что он уже мертв, присылал соболезнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В школьных и классных чатах уже запретили обсуждать всё, что с ним связано, поэтому там царила тишь да гладь: учителя как обычно задавали домашние задания, и даже количество отметившихся на занятиях увеличилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Ли Жун, твоя семья правда обанкротилась? Твои родители покончили с собой?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Я хотела навестить тебя, но мама не пускает.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его нынешняя девушка, подруга детства, прислала ему два сообщения в первый же день после случившегося, и после этого всю неделю от нее не было ни слуху ни духу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун спокойно прочитал это и попытался вспомнить, как Сун Юаньюань выглядела в старшей школе, но, к сожалению, на ум приходило лишь то, как она бросила его и отчаянно бегала за Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Об этом было просто невыносимо вспоминать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>День, когда Сун Юаньюань призналась Цэнь Сяо в любви, совпал с церемонией выпуска в университете А. Событие было грандиозным, Ли Жун случайно попал в кадр, и на его лице промелькнуло горькое выражение от нахлынувших воспоминаний. Как назло, их с Сун Юаньюань взгляды встретились, и на ее лице отразилась явная паника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё это не укрылось от глаз Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот вечер Ли Жун понимал, что Цэнь Сяо, скорее всего, придет устраивать разборки, но он никак не ожидал, что эти разборки будут решаться в постели. После того дня его картина мира рухнула и была создана заново.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в выпускном классе они с Цэнь Сяо еще не добавили друг друга в друзья. Несмотря на то, что они уже два месяца сидели за одной партой, количество их разговоров можно было пересчитать по пальцам одной руки, словно они были двумя параллельными прямыми, которым никогда не суждено пересечься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун зашел в классный чат, нашел в списке участников аватарку Цэнь Сяо с золотистой шиншиллой и, несколько раз нажав на нее, все же сдержался и не стал добавлять его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Четыре года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо незаметно плел интриги долгих четыре года, и лишь когда он намертво сжал жизненно важную артерию Ли Жуна, заставив его склониться и сдаться, он наконец показал свое истинное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун выдохнул и не удержался от тихого ругательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Псих, какой же он, черт возьми, терпеливый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночь вступала в свои права, ярко-желтый свет уличных фонарей скользил по полу сквозь оконную тюль, а ослепительный экран телефона резал уставшие глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отложив телефон в сторону, Ли Жун потрогал свои полусухие волосы, свернулся калачиком в углу кровати и уснул, положив голову на сгиб локтя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был слишком измотан, событий этого дня с лихвой хватило бы для крайней усталости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что ему приснится много разных вещей: например, почему в хранилище опасных химикатов произошла утечка синильной кислоты, или как он внезапно вернулся на шесть лет назад, или проект GT201...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ему ничего не приснилось, наоборот — он на редкость хорошо выспался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день Ли Жун неожиданно проснулся поздно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него всегда был строгий распорядок дня, особенно после того, как он присоединился к группе Цзян Вэйдэ в научно-исследовательском институте «Алое порхание». Даже после ночей чрезмерной близости с Цэнь Сяо он ни разу не опаздывал на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун нащупал телефон и бросил на него быстрый взгляд. Восемь утра — как раз время первого урока в выпускном классе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднялся с кровати, чтобы пойти умыться, но, не успев коснуться ногами пола, тут же схватился за живот и съежился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В желудке начались спазматические боли, холодный пот мгновенно намочил мягкие виски. Ли Жун невыносимо застонал и, крепко стиснув зубы, молча ждал, когда эти спазмы пройдут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боль продолжалась целых десять минут, прежде чем он, словно в полном изнеможении, расслабил сведенные конечности и распластался на кровати, тихо дыша и глядя в потолок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кончики волос прилипли к бледному от пота лицу, длинная и хрупкая шея покрылась блестящими капельками испарины. Утреннее солнце с теплым желтоватым ореолом мягко обволакивало его ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С трудом восстановив силы, Ли Жун снял просторную футболку, переоделся в школьную форму старшей школы А и, подхватив пустой рюкзак, вышел за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На обочине он купил стакан овсяной каши, выпил самую жидкую часть, чтобы успокоить желудок, а остатки оставил для городских бродячих котов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старшая школа А была прикреплена к университету А, а сам университет был кузницей технологических талантов. Те, кто учился в этой школе, либо обладали выдающимися способностями, либо происходили из семей с большими ресурсами. Ли Жун когда-то относился к категории тех, у кого было и то, и другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последний раз он приходил в старшую школу А, кажется, в качестве выдающегося специалиста из старшей группы института «Алое порхание», чтобы провести лекцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С репутацией «Алого порхания» все руководство школы крутилось вокруг него, но сам он был не в настроении, потому что накануне ночью они с Цэнь Сяо так подрались, что у него, казалось, все кости сейчас рассыплются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Который час, а ты только в школу пришел, на что уставился! — ворчал охранник, нажимая на кнопку, чтобы открыть железные ворота. Его лицо выражало крайнее нетерпение, а глаза, словно два радара, ощупывали Ли Жуна с ног до головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работа охранника в старшей школе А требовала немалого эмоционального интеллекта. С одной стороны, нужно было внушать трепет некоторым распоясавшимся ученикам, а с другой — нельзя было никого всерьез обидеть, ведь никогда не знаешь, какая у этих школьников семья и не решат ли они отомстить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун, не меняясь в лице, прошел внутрь, игнорируя недружелюбный взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, постой, из какого класса? Запиши и распишись, — охранник бросил Ли Жуну журнал, в котором специально отмечались ученики, нарушавшие правила школы, опаздывавшие или уходившие раньше времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун еще помнил свой класс и учителя. Быстро заполнив графы, он на мгновение замер перед колонкой для личной подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его нынешний почерк, вероятно, отличался от того, что был в старшей школе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он заколебался лишь на долю секунды и быстро расписался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Готово, — Ли Жун вернул журнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник бросил взгляд на запись и махнул рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бегом в класс! Выпускной класс, а ты еще и опаздываешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун с пустым рюкзаком в руке, следуя воспоминаниям, нашел свой класс. В кабинете стоял шум, очевидно, учитель по каким-то делам вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что выбрали в последнем вопросе теста?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как думаете, Ли Жун еще вернется? Мы что, теперь останемся без старосты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, а первая красавица из соседнего класса, Сун Юаньюань, знает, что там на самом деле произошло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем старина Ян позвал братца Сяо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун поднял руку и толкнул дверь кабинета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент он понял, что обладает властью побольше, чем у классного руководителя: в классе стало так тихо, будто не осталось ни одного живого существа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более сорока пар глаз разом уставились на него. Все как по команде замерли, затаив дыхание, и в их глазах читалось явное ожидание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этих взглядах не было доброжелательности, но и откровенной злобы тоже не наблюдалось. Это был лишь человеческий инстинкт: им не терпелось увидеть, как отреагирует человек, упавший с высоты и едва не разбившийся вдребезги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот миг все присутствующие словно превратились в исследователей человеческой натуры, ожидая, что этот всегда холодный, отстраненный и строго соблюдающий правила староста впишет яркую страницу в летопись сплетен старшей школы А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун невозмутимо стоял в дверях, смиренно принимая эти взгляды в течение трех минут, а затем спокойным тоном спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой сейчас урок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хим... контрольная по химии, — тихо ответил кто-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ясно, — Ли Жун обвел класс взглядом. На самом деле он не очень хорошо помнил, где сидел, но, к счастью, пустым был только третий ряд, вторая парта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его здесь не было, и Цэнь Сяо тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проблема заключалась в том, что по правилам санитарии и дисциплины школы А каждый день после занятий ученики обязаны были прибираться на партах и под ними, поэтому их с Цэнь Сяо места были абсолютно пустыми. А Ли Жун понятия не имел, с какой стороны он сидел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь в школьные годы между ним и Цэнь Сяо ничего не было, да и общались они не слишком близко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Староста по химии, сидевший на первой парте, указал на учительский стол:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Староста, на столе лежат бланки, учитель сказал, соберет после звонка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — Ли Жун отвлекся, подошел к столу, наугад вытянул один экзаменационный лист и с рюкзаком на плече направился прямиком к пустому месту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В любом случае, оба места пустовали, так что было все равно, куда садиться. В конце концов, они с Цэнь Сяо уже столько раз кувыркались в постели, что не было смысла так уж четко делить пространство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Ли Жун не вернулся, в классе тайком постоянно его обсуждали, сплетни становились всё более нелепыми, а кое-кто был твердо уверен, что он умер вместе с родителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило Ли Жуну вернуться, и словно ничего не изменилось. Молодежь всегда быстрее воспринимает новую информацию, так что, немного поудивлявшись, все снова опустили головы и принялись за контрольную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун бросил рюкзак и пробежался взглядом по школьному тесту, который казался ему уже совершенно незнакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочитав от начала до конца, он не мог не подумать: оказывается, в старшей школе он тратил столько времени на такую элементарщину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему стоило тогда перескочить через класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхм...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слабость после лечения еще не прошла до конца, и одного лишь пути от дома до школы хватило, чтобы он снова покрылся холодным потом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тонкая школьная форма прилипла к его худой спине, и от порыва ветра холод, казалось, проникал до самых костей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отодвинул лист на край стола, скрестил руки и, опустив голову, лег на них правым ухом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые в жизни он вот так открыто лег спать прямо на парте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Ли Жуну, как ни странно, стало очень легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи убежденным атеистом, он полагал, что вскоре превратится в горстку неприметного праха; человек умирает, и его закапывают, чтобы он служил необходимым питательным материалом в экологическом цикле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него не было бы шанса снова увидеться с отцом и матерью, погибшими от отравления угарным газом, а тем более встретиться с каким-то невменяемым животным, периодически одержимым звериной похотью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него было много того, о чем он сожалел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы ему дали еще один шанс, он бы предпочел стать просто ленивой «соленой рыбой» и наверстать всё то, чего не успел испытать в прошлой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо вернулся с улицы с несколько мрачным выражением лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна его рука была в кармане, рубашка наполовину расстегнута, а на шее висела черная цепочка до ключиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв глаза, он первым делом увидел Ли Жуна, который занял его место и спокойно дремал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун спал в очень аккуратной позе: руки скрещены, пальцы полусогнуты, голова спрятана в сгибе локтей, а мягкие полудлинные волосы спадали вдоль ушей. Когда он закрывал глаза, сквозь тонкие веки, казалось, можно было разглядеть синеватые капилляры, а между уголком левого глаза и виском виднелась маленькая, не слишком темная родинка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за того, что в последнее время он был ужасно бледен, на солнце эта родинка казалась особенно заметной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо опустил глаза и молча смотрел на него некоторое время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун сгорбился, пиджак от школьной формы сполз ниже плеч, обнажив длинную шею. Выступающие шейные позвонки имели изящную и красивую форму, идеально подходящую для того, чтобы зажать их в ладони и поиграть с ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Понаблюдав немного, Цэнь Сяо поднял ногу и бесцеремонно пнул парту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вставай, это мое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, из-за того, что он впервые спал на уроке, Ли Жуну на этот раз приснился сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему снилось, как он барахтается в абсолютно черной морской воде, не видя ни берега, ни тем более света.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему снилось чудовище, лица которого он не мог разглядеть. Оно жутко смеялось над ним пронзительным голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неблагодарный, ты заслуживаешь смерти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже думал, что утонет в черном море, как вдруг вода резко содрогнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бескрайняя тьма, казалось, рассеялась, пронизывающий до костей холод медленно отступал, а он сам будто ступал по мягким облакам, согретый бликами солнечного света так, что ему совершенно не хотелось открывать глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было очень комфортно, если не считать того... что руки немного онемели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Онемение стало слишком невыносимым, и Ли Жун в конце концов неохотно открыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первое, что бросилось ему в глаза — невероятно обманчивое, красивое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это лицо было ему до боли знакомо: каждую из тех невыразимых ночей этот человек хватал его за шею, заставляя дрожать и открывать глаза, чтобы он мог как следует всмотреться в это лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Находясь в полудреме, Ли Жун нахмурился, слегка приподнял веки, нетерпеливо закатил глаза и недовольно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больше не будем, поясница болит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>