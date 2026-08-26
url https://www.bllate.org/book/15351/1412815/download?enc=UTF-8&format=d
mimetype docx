--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,2435 +14,1731 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 5</w:t>
+        <w:t>После вечерней самоподготовки Ли Жун купил на ночном рынке порцию каши из красных бобов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле он не любил кашу, но сейчас его желудок не мог вынести ничего другого. Потребуется не меньше трех-четырех дней, прежде чем он сможет есть нормальную горячую еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Держа в руке пакет с кашей, он стоял у обочины в ожидании автобуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он давно не ездил на общественном транспорте. В прошлой жизни место, где Цэнь Сяо поселил его, находилось недалеко от штаб-квартиры «Алого порхания». Его жизнь тогда была монотонной и скучной: он либо с утра до ночи пропадал в лаборатории, либо возвращался домой, чтобы удовлетворить физиологические потребности в постели с Цэнь Сяо. Впрочем, дни пролетали быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В автобусе не оказалось свободных мест, к тому же в городе было полно светофоров. Транспорт то и дело останавливался, и Ли Жуна несколько раз едва не вырвало прямо в салоне. От дурноты он не находил себе места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С горем пополам добравшись до дома, он, едва сойдя на остановке, оперся о ближайший телеграфный столб и блевал почти десять минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Желудок сжимался от спазмов, но, к счастью, выпитый в обед рыбный суп уже почти усвоился, и к телу вернулась толика сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вытерев рот, Ли Жун прислонился к столбу, глубоко вдохнул свежий воздух и потрогал свой плоский, мягкий живот, вздымающийся в такт дыханию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы накачать такие же красивые мышцы, как в прошлой жизни, потребуется время. Сейчас у него были лишь навыки, но не было силы, поэтому в любой стычке он оказывался в слишком невыгодном положении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подавив приступ тошноты, Ли Жун зашагал дальше. Он шел по улице мимо небольших вилл и, почти добравшись до дверей собственного дома, увидел низенькую женщину в синей тканевой рубашке и черных брюках, которая вместе с несколькими детьми швыряла камни в его окна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гладкая галька, описав дугу, взлетела в воздух и ударилась о стекло с пронзительным звоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, с первого раза окно не разбилось. Женщина вдруг рассвирепела, словно подверглась величайшему оскорблению. В ярости она стянула с ноги резиновый сапог, размахнулась и со всей силы швырнула его в окно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По стеклу разбежались длинные тонкие белые трещины, похожие на свежую паутину. Они безостановочно расползались во все стороны от вмятины в центре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Покрытый грязью сапог, выполнив свою миссию, кувыркнулся и с гордым видом победителя торжествующе замер на газоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина продолжала крушить все вокруг, осыпая дом проклятиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бессовестные твари, шакалы! Поделом вам! Чтоб вы все передохли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько щуплых детей, стоявших перед ней, со смехом швыряли камни в окна и вторили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтоб вы все передохли! Ублюдки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но им не хватало меткости, и мелкие камешки вразнобой отскакивали от оконных рам, издавая глухой стук, похожий на барабанную дробь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охрана в этом районе вилл была довольно строгой, ведь плата за обслуживание здесь взималась немалая. Даже если бы его родители действительно были отъявленными негодяями, охранники бы добросовестно выполнили свою работу и не пустили бы посторонних хулиганить. Так что эта женщина с детьми могла пробраться сюда, только тайком перемахнув через забор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все законы и нормы морали служат защитой лишь от благородных людей, но бессильны перед подлецами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун молча стоял и смотрел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него не было ни малейшего желания ни останавливать их, ни спорить, потому что в голове он уже прокрутил все возможные варианты развития событий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эмоциональная справедливость неизбежно берет верх над фактической. Тем более, чтобы заставить разъяренного человека признать, что он поддался влиянию общественного мнения и СМИ и совершил безрассудный поступок, пришлось бы прибегнуть к методам, выходящим за рамки здравого смысла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут он наконец вспомнил: именно в этот день общественная травля достигла своего апогея, потому что кто-то из персонала больницы слил в сеть новость о смерти его родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конечном итоге так и не удалось выяснить, кто именно это сделал. А может быть, сама эта утечка была заранее спланированным ходом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун достал телефон и набрал номер полиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, меня зовут Ли Жун, я живу по адресу... Возле моего дома кто-то бьет окна. Надеюсь, вы сможете приехать как можно скорее и разобраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив разговор, Ли Жун просто нашел деревянную скамейку, сел, открыл контейнер с едой и, наблюдая за происходящим, принялся за кашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечерний ветер был прохладным и уносил с собой пар от еды. Зачерпнув ложку, он осторожно попробовал кашу губами, проверяя температуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каша из красных бобов была несладкой, бобы разварились до состояния пюре, и вязкая масса немного сковывала горло, когда он глотал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина и дети, собрав все большие и маленькие камни в округе, в конце концов разбили два окна. Осколки стекла усеяли газон, формой напоминая перевернутый утюг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из детей подбежал, схватил осколок и швырнул его на мощеную галькой дорожку, чтобы разбить еще мельче. Но, видимо, случайно порезался и громко разрыдался. Женщина в панике схватила его за руку, стала осматривать и, увидев на грязной ладошке кровоточащую рану, в сердцах плюнула несколько раз в сторону дома, после чего поспешно увела детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун доел свою порцию, посидел на скамейке еще довольно долго, и только тогда полицейские соизволили явиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальше последовала стандартная процедура: осмотр места происшествия, проверка записей с камер видеонаблюдения, составление протокола. Убедившись, что разбиты лишь стекла, а ничего не украдено, полицейские заметно расслабились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В интернете уже раструбили об этом адресе и о том, что за семья здесь жила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не застрахован от влияния коллективного разума, ведь оно действует незаметно, исподволь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах общественности эта семья была воплощением зла, и теперь она просто пожинала свои плоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком темно, на камерах ничего толком не разобрать. У вас ничего не пропало, так что пока ждите. Как только появятся новости, я вам сообщу, — сказал полицейский.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун, послушно подписав протокол, небрежно добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можете мне не сообщать. Этот дом принадлежит государству и скоро будет выставлен на судебный аукцион. Сможете ли вы найти виновных, как они будут возмещать ущерб и в каком размере — об этом вам, вероятно, придется отчитываться перед судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейский лишился дара речи, и напряжение внезапно нахлынуло на него с новой силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в дом, Ли Жун убрал осколки стекла и, распластавшись, как сушеная вобла, рухнул на кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужно было придумать, как переехать в другое место, потому что вскоре со всей страны ему начнут приходить посылки с «подарками», празднуя крах его семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Ли Жун, я слышала, ты сегодня вернулся в школу. Почему не зашел ко мне?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новость о его возвращении наконец дошла до ушей Сун Юаньюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун смотрел на сообщение от своей девушки со смешанными чувствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они познакомились очень давно. В те времена их семьи были в прекрасных отношениях. Взрослые шутили, сговаривались о браке, вот они как-то естественно и стали встречаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этих отношениях новизна первой любви играла куда большую роль, чем реальные чувства друг к другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Им просто хотелось попробовать, каково это — быть в отношениях, а рядом как раз оказался человек, который подходил по всем параметрам и которого они знали как облупленного, поэтому они и сошлись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем все завершилось полным крахом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Хочешь со мной увидеться?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: ...Хорошо, что с тобой все в порядке. Все эти дни я так за тебя волновалась. Но ты же знаешь мою маму, она до ужаса боится любых неприятностей.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жуну очень хотелось ответить: «На самом деле, ты такая же».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Ничего страшного.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Мне скоро исполнится восемнадцать. Прошлый день рождения мы праздновали вместе.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Угу.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вообще-то Сун Юаньюань была на год старше его. Гу Нун хотела, чтобы сын учился в одном классе с детьми коллег и друзей, поэтому отдала его в школу на год раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Ты ведь придешь на мою церемонию совершеннолетия? Мама тоже хочет, чтобы ты пришел.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Хорошо.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать Сун пригласила его, конечно же, не из заботы или сострадания. Она хотела на официальном и публичном мероприятии разорвать все связи с семьей Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А чтобы продемонстрировать всю решительность и безотлагательность этого разрыва, непременно не обойдется без унижений и нападок в его адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телефон вдруг снова завибрировал. Ли Жун опустил взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Цэнь Сяо, ты уже выбрал партнершу для танцев?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Собеседник отозвал сообщение.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: ...Не туда отправила.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун не смог удержаться от смеха над глупостью Сун Юаньюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Общаясь одновременно с двумя людьми и постоянно переключаясь между чатами, нужно следить за тем, чтобы не ошибиться адресатом. Иначе возникала крайне неловкая ситуация, когда он вынужден узнать, что его девушка флиртует с его будущим постоянным партнером по постели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели этот пес в человечьей шкуре добавил Сун Юаньюань в друзья и даже переписывался с ней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве могла эта мелодраматичная любовная история между ними троими обойтись без их с Цэнь Сяо побочной линии?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун решительно отыскал в классном чате молчаливый аватар с изображением золотисто-голубого котенка и нажал кнопку «Добавить в друзья».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бах, бах, бах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прозвучали три последовательных выстрела. В маленьком кружке десятки появились три пулевых отверстия, расположенных вплотную друг к другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три разных вида оружия, три разные мишени — и каждый раз точное попадание в яблочко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо опустил слегка нагревшуюся винтовку. Одной рукой он снял защитные очки и вытащил беруши. Глядя на свои выдающиеся, по меркам обычных людей, результаты стрельбы, он не испытывал ни малейшей радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренер не удержался от похвалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Профессиональный уровень! Завидую таким одаренным ребятам, как ты. С такой меткой стрельбой ты, наверное, привлекаешь немало девчонок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да обычный результат, до профи мне далеко, — спокойно констатировал Цэнь Сяо факт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренер рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха, у меня с учебой тоже не ладилось, вот я и пошел в тренеры по стрельбе. Профессия весьма прибыльная. В будущем тоже можешь попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу этим заниматься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А зачем тогда тренируешься, если не хочешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо не стал продолжать пустую болтовню. Вернув оружие, он взял телефон и бросил на него взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Привет! Мама сказала, что ты тоже придешь на мою церемонию совершеннолетия.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Кажется, мы раньше почти не общались. В прошлом, когда я приходила к Ли Жуну, я часто тебя видела.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сун Юаньюань: Цэнь Сяо, ты уже выбрал партнершу для танцев?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под многословными приветствиями Сун Юаньюань висело еще одно уведомление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун из чата экспериментального класса старшей школы А просит добавить вас в друзья.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аватаром Ли Жуна была увеличенная под микроскопом снежинка. Она имела непередаваемую форму, но при этом была симметричной, красивой и совершенной, как творение самой природы. В ней сквозила врожденная кристальная чистота и недосягаемость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорят, что не бывает двух одинаковых снежинок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо не стал отвечать Сун Юаньюань. Он внимательно изучал заявку в друзья от Ли Жуна. Его взгляд потемнел. Помедлив мгновение, он нажал кнопку подтверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сообщение не заставило себя ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Сун Юаньюань зовет тебя стать ее партнером по танцам.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И снова утвердительный тон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун редко использовал вопросительные предложения в общении. Если он был в чем-то уверен, то не утруждал себя тратой времени на заигрывания с интонацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо прочитал, но не спешил отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он положил телефон на стол и подошел к шкафчику, чтобы забрать свою куртку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он накинул куртку и взял ключи от машины, то обнаружил, что Ли Жун в нетерпении прислал еще одно сообщение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Не соглашайся.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Собеседник отозвал сообщение.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ли Жун: Цэнь-Цэнь, Сяо-Сяо, соседушка, не соглашайся~】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После вечерних занятий Ли Жун купил в палатке на ночном рынке порцию каши из красных бобов. Вообще-то он не слишком любил это блюдо, но его измученный желудок сейчас не принимал ничего другого. Придётся потерпеть дня три-четыре, прежде чем он сможет вернуться к нормальной горячей пище.</w:t>
-[...2351 lines deleted...]
-        <w:t/>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун: бе-е...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>