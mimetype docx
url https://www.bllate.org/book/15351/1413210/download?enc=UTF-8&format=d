--- v0 (2026-05-24)
+++ v1 (2026-08-27)
@@ -14,4099 +14,2755 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 7</w:t>
-[...495 lines deleted...]
-        <w:t/>
+        <w:t>Когда Цэнь Сяо впервые увидел ту сине-золотистую шиншиллу, он сразу подумал, что она очень похожа на Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кошка, вероятно, и сама осознавала ценность своей породы и выдающуюся внешность, поэтому часто напускала на себя презрительный вид, всем своим существом выражая недосягаемое благородство. Во время ходьбы она обожала слегка приподнимать голову, взирая на мир свысока своими прекрасными миндалевидными глазами. А решив, что вокруг нет ничего, заслуживающего ее высочайшего внимания, лениво взмахивала хвостом и, устремив взгляд на пейзаж за окном, предавалась размышлениям о жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило ей только заметить любимую игрушечную мышку или невероятно вкусный кошачий корм, как она в тот же миг забывала о гордости. Подняв мягкие лапки, она ласково терлась о кожу хозяина, смотрела на него влажными глазами и, склонив голову набок, уморительно притворялась милой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она прекрасно осознавала свои преимущества: в хорошем настроении вила из людей веревки, а в плохом — как бы невзначай переворачивала дома все шкафы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо сейчас Цэнь Сяо до зубовного скрежета хотелось схватить эти кошачьи лапы, бросить в клетку и устроить настоящий «допрос» с пристрастием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В постели не очень?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его губах играла улыбка, но взгляд стал еще более мрачным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун повернул голову и встретился взглядом с Цэнь Сяо. В его глазах мелькнуло лукавство, но он тут же вновь напустил на себя холодный и отстраненный вид, равнодушно бросив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же сказал, что это предсказание. Не веришь — и не надо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо помолчал секунду, а затем подал знак Цзянь Фу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выведи весь класс. Нам со старостой нужно кое-что уладить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу ошарашенно уставился на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, урок же сейчас начнется, учительница литературы вот-вот придет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу знал, что у Цэнь Сяо есть все основания вести себя высокомерно, но на деле тот никогда не злоупотреблял своими привилегиями в классе. Напротив, иногда с ним было вполне легко договориться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Периодически он по собственной инициативе помогал мыть тряпки для доски, а если кто-то во время возни случайно задевал его парту, он чаще всего не обращал на это внимания. По сравнению с прежним Ли Жуном, его можно было назвать даже приветливым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако за этим дружелюбием скрывалась непреодолимая дистанция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если человек слишком безразличен к одним вещам, значит, он придает чрезмерное значение другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мало кто видел истинный характер Цэнь Сяо, но все испытывали перед ним необъяснимый страх. Лишь Цзянь Фу мог позволить себе свободно шутить в его присутствии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лицо Цэнь Сяо оставалось спокойным:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3519 lines deleted...]
-        <w:t/>
+        <w:t>— Живо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу нахмурился, чувствуя, что это плохая затея. Но раз Цэнь Сяо настаивал, ему ничего не оставалось, кроме как подняться на кафедру и постучать указкой по доске.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй-эй-эй, народ, будьте добры, выйдите на минутку освежиться! Нашему брату Сяо нужно кое-что перетереть со старостой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В классе повисла гробовая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу с улыбкой добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я непонятно выразился? Давайте, шевелитесь, после обеда угощаю всех кофе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для подавляющего большинства учеников этого класса какой-то там кофе ничего не значил, но связываться с Цэнь Сяо им действительно не хотелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому один человек встал и вышел, а за ним потянулись и остальные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только несколько учеников, чьи семьи были связаны с «Алым порханием», не удержались от приглушенного ворчания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой же Цэнь Сяо наглый. Учитель сейчас придет, а он выгнал всех в коридор. Предлагает и преподавателю подождать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хе-хе, ну он же наследный принц торговой палаты. Старшая школа А существует на их спонсорские деньги, так почему бы учителю не подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш профессор Ли из «Алого порхания» уже пал. Надеюсь, председатель Цэнь будет осмотрительнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Жун, похоже, здорово выбесил Цэнь Сяо. Ему сейчас не поздоровится. В конце концов, он тоже из «Алого порхания», может, поможем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое к черту поможем? Ли Жун давно не имеет к нам никакого отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян, видя, что Цэнь Сяо собирается задать Ли Жуну трепку, не только не возмутился тем, что его выгнали из класса, но и испытал приятное чувство солидарности по принципу «враг моего врага — мой друг».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ему и надо! Пусть люди из «Синего стержня» проучат этого Ли Жуна, а мы просто запасемся семечками и насладимся зрелищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун всегда смотрел на этот класс глазами и разумом двадцатитрехлетнего человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он относился к своему перерождению как к неожиданному отпуску, сохраняя довольно расслабленный настрой, но въевшиеся в подкорку правила поведения то и дело давали о себе знать, мешая ему вырваться из порочного круга привычной рутины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему казалось, что Цэнь Сяо перегибает палку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун схватил Цэнь Сяо за запястье и, нахмурившись, тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрати. Сейчас придет учитель, начнется урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни он думал, что Цэнь Сяо сошел с ума из-за того, что пережил после старшей школы. Но теперь он понял: безумие Цэнь Сяо было величиной постоянной. Просто раньше Ли Жун не переходил ему дорогу, или, точнее сказать, сам Цэнь Сяо был еще не готов задеть Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо опустил взгляд на влажные, холодные пальцы, сжимавшие его запястье, и беспечно усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Литература подождет. Здесь еще не закончился урок воспитания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун слегка напрягся. Ему снова показалось, что стоящий перед ним Цэнь Сяо сливается в единое целое с тем, которого он знал в прошлой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот был на шесть лет моложе, и по логике вещей, в плане жизненного опыта, проницательности и хитрости он должен был быть куда более наивным и неопытным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но с ним по-прежнему было безумно сложно справиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун одернул руку, слегка прикусил побледневшие губы и невольно смягчил тон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он произносил его имя, его губы слегка дрожали. Сквозь них виднелись ровные белоснежные зубы и влажный розовый кончик языка, случайно обнажавшийся при движении челюстей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое? Разве я не помогаю старосте отказаться от суеверий в пользу науки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо полуулыбнулся и протянул руку к подбородку Ли Жуна. Едва коснувшись мягкой кожи, он почувствовал, как тот на мгновение оцепенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Жун не отстранился. Словно та сине-золотистая шиншилла с гордо поднятой головой, он смотрел на него ясными, светлыми глазами — без раболепия и надменности, с врожденным благородством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Цэнь Сяо скользнула ниже, поглаживая длинную гладкую шею Ли Жуна. Он чувствовал, как в его ладони пульсирует кровь — ровно и живо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако сейчас Ли Жун был гораздо уязвимее, чем когда-либо. Худое тело, бледное лицо, мягкие послушные волосы, прикрывающие круглые аккуратные мочки ушей — казалось, кто угодно мог с легкостью взять его судьбу в свои руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Цэнь Сяо стало тяжелее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже родная мать считала, что он может навредить кошке. Никто не верил, что ему просто хочется прикоснуться вблизи к чему-то красивому и прекрасному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он лишь на секунду сжал пальцы, а затем невольно ослабил хватку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун внезапно рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза превратились в щелочки, излучая трогательное очарование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент соприкосновения кожи любое, даже самое незначительное движение выдает истинные намерения человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо просто брал на понт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун схватился за молнию своей школьной куртки и одним движением расстегнул ее до самого низа. Освободившись от оков, куртка мгновенно распахнулась, обнажив слегка мешковатую, тонкую футболку с коротким рукавом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажатая внутри, футболка прежде плотно прилегала к коже, а теперь лишь вздымалась в такт его дыханию, отчего ворот слегка приоткрылся, обнажив очертания ключиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне-то все равно. Семья Ли уже опозорена на весь мир. Если я не сойду с ума и не стану извращенцем, вот тогда люди удивятся. Если сыну председателя Цэня тоже плевать, давай сдвинем парты, соорудим подобие кровати и проведем научный эксперимент по поводу нашего недавнего спора. Мы, исследователи, доверяем только тому, что проверено на практике собственными руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что он растерялся и позволил Цэнь Сяо запугать себя. Но теперь преимущество явно было на его стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кому есть что терять, не осмелится на необдуманные поступки. Тот же, кому терять нечего, волен делать все, что заблагорассудится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, ему не впервые спать с Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо прищурился, разглядывая Ли Жуна. Тот и впрямь был совершенно безрассуден, всем своим видом демонстрируя: «Плевать на всех, я уже разделся, погнали».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз его действительно загнали в угол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рано или поздно случай представится, — взгляд Цэнь Сяо бесстыдно скользнул по вырезу футболки Ли Жуна, и он медленно убрал руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На шее Ли Жуна не осталось ни единого следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жуну все стало ясно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще когда Цэнь Сяо ослабил хватку, он понял: тот не собирался причинять ему реальный вред.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стояла ранняя осень. Окна в классе были распахнуты настежь, и внутрь задувал прохладный ветер, трепавший воротник Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для других это было приятной свежестью, но его немощное тело не выносило сквозняков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхе-кхе-кхе! — Ли Жун содрогнулся от порыва ветра, поспешно запахнул школьную куртку и, прикрыв рот рукой, зашелся в кашле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер унес тепло его тела, и согреться теперь было не так-то просто. Подобно растению, согнувшемуся под натиском непогоды, он бессильно сгорбился и бросил на Цэнь Сяо полный обиды и гнева взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо лишился дара речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сам расстегнул куртку, — холодно и безжалостно констатировал факт Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В университете Ли Жун активно участвовал в студенческой жизни. Он был председателем дискуссионного клуба и представлял университет А на соревнованиях, завоевав титул лучшего оратора Азиатско-Тихоокеанского региона. Скромно говоря, в словесных баталиях и жонглировании аргументами он еще никогда не проигрывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Ли Жуна покраснело от кашля, глаза на мокром месте. Выглядел он жалко, но при этом продолжал говорить с абсолютной уверенностью в своей правоте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты первым начал отпускать пошлые шуточки. Если бы не ты, я бы тебе не подыгрывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо провел языком по задним зубам, едва сдерживая порыв сделать что-нибудь эдакое, чтобы сбить с Ли Жуна спесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты гадал своему юному фанату, а заодно решил пустить про меня грязные сплетни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это твой дружок Цзянь Фу, король тупых вопросов, с которым вы с пеленок вместе, сам напросился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ты смеешь утверждать, что в твоих словах не было скрытого мотива? — спросил Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун, картинно схватившись за сердце словно больная красавица Си Ши, продолжал гнуть свою линию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А к чему были твои намеки Сун Юаньюань? Неужели она тебе и впрямь нравится? Не смеши меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старосте жаль свою девушку? Какая досада, она-то спит и видит, как бы поскорее откреститься от тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое тебе дело до того, открещивается от меня Сун Юаньюань или нет? — парировал Ли Жун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни он еще питал какие-то чувства к Сун Юаньюань, и, видя, как она бегает за Цэнь Сяо, действительно какое-то время страдал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ни один мужчина не смирится с тем, что у него увели девушку. Хотя ситуация, когда уводят его самого, рушит картину мира куда сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короче говоря, Цэнь Сяо — просто бешеный пес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз Сун Юаньюань открестилась от тебя, я волен поступать как хочу. С чего бы тебе злиться? — произнес Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив сцену из прошлой жизни, где Цэнь Сяо и Сун Юаньюань в обнимку танцевали на банкете, Ли Жун не удержался и бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хулиган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо решил, что речь опять идет о недавнем эпизоде с подбородком и расстегнутой курткой. Не желая ходить по кругу, он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мерзавец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вынеся друг другу вердикт, они надолго замолчали, втайне раскаиваясь в сказанном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Какой детский сад. Как я вообще мог сморозить такую глупость?» — подумал Ли Жун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Детский сад, просто позорище», — мысленно согласился Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница литературы сегодня попала в пробку и немного опоздала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда она, вся в поту, в панике примчалась к экспериментальному классу, то обнаружила, что почти все ученики толпятся у дверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чувствуя вину и страх, учительница в недоумении оглядела их сложные лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я опоздала всего на десять минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели обязательно было выстраиваться в караул?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обеспокоенный Линь Чжэнь протиснулся вперед и тревожно сообщил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель, Цэнь Сяо и староста внутри. Кажется, они повздорили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав имена Цэнь Сяо и Ли Жуна, учительница слегка оторопела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В данный момент Ли Жун был самой деликатной фигурой во всей школе. Об этом нельзя было говорить в открытую, поскольку следственная группа НИИ «Алое порхание» еще не вынесла окончательного вердикта по делу Ли Цинли и Гу Нун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за вздор, живо заходите, начинаем урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница первой толкнула дверь и ворвалась в класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она ни за что не могла позволить Ли Жуну и Цэнь Сяо устроить потасовку на ее уроке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда ученики вошли внутрь, конфликт между Ли Жуном и Цэнь Сяо уже был исчерпан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо с непроницаемым лицом листал что-то в телефоне. Ли Жун же неловко кутался в куртку, выглядя совершенно измученным из-за попыток сдержать кашель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Чжэнь с тревогой посмотрел на Ли Жуна: тот так и не открыл принесенную им бутылочку сладкого молока, которое, должно быть, уже давно остыло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу терялся в догадках. Хотя Ли Жун и выглядел жалко, это не обязательно было связано с Цэнь Сяо — последние пару дней Ли Жун постоянно казался больным и несчастным, пусть иногда и притворялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радостнее всех был Цуй Минъян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его глазах все выглядело так, будто Цэнь Сяо и Ли Жун подрались и разругались в пух и прах. И теперь, помимо непримиримой вражды между «Синим стержнем» и «Алым порханием», к делу примешалась еще и личная неприязнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, Цэнь Сяо больше не будет заступаться за Ли Жуна и, возможно, даже станет его союзником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян решил на время забыть о трениях с «Синим стержнем», чтобы для начала выжить ненавистного Ли Жуна из класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он верил, что этот день не за горами. Ли Цинли и Гу Нун потеряли свою ценность в тот момент, когда совершили самоубийство. Руководство «Алого порхания» было обречено от них избавиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда придет время, неважно, что совершили Ли Цинли и Гу Нун, а чего не совершали, им гарантированно пришьют растрату научных фондов, обогащение за чужой счет и пренебрежение безопасностью жизней и имущества граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ли Жуну, как их сыну, не останется места ни в старшей школе А, ни в университете А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Холодно, — Ли Жун скосил глаза на распахнутое окно и слабо простонал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вовсе не собирался заставлять весь класс закрывать окна и потеть ради него одного. Эти слова предназначались для ушей вполне конкретного человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо, уткнувшись в телефон, никак не отреагировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун вздохнул, слегка приоткрыл веки и посмотрел на профиль Цэнь Сяо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница литературы на кафедре с жаром анализировала главную мысль текста, а Цэнь Сяо, казалось, по-прежнему оставался глух к словам Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун опустил глаза. Схватив стоящую на краю стола бутылочку молока, он принялся крутить ее в руках, бормоча себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сладкое молоко, которое мне подарили, совсем остыло...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Цэнь Сяо на мгновение замерли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Десять минут спустя он прикрыл глаза, поднялся с мрачным выражением лица и направился к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проходя мимо разошедшейся не на шутку учительницы, Цэнь Сяо невозмутимо бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно выйти по делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже не стал уточнять, по какому именно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница замялась, а Цуй Минъян тут же проворно вскинул руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель, можно мне в туалет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выскочил за дверь следом за Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо едва успел дойти до лестницы, как Цуй Минъян догнал его мелкой трусцой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цэнь Сяо, мне нужно с тобой кое-что обсудить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо слегка нахмурился, и его взгляд упал на еще не сошедшую опухоль на губе Цуй Минъяна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ли Жуну еще стоит поработать над своими навыками рукопашного боя. Слишком слабый удар».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, что ваша торговая палата «Синий стержень» и наши предприятия «Алого порхания» всегда находились в конфронтации, поэтому в классе мы тоже держимся особняком. Но это же так глупо. Мы всего лишь ученики, к чему нам эти взрослые интриги? Разве не сам учитель говорил, что не стоит разбиваться на группки, а нужно помогать друг другу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо надоело это слушать. Его взгляд похолодел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты пришел сюда, чтобы молоть эту чушь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян развел руками в примирительном жесте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я имею в виду, что мы можем забыть о прошлых разногласиях. Тебе ведь ненавистен Ли Жун, и мне он тоже ненавистен. Мы можем объединить усилия и вышвырнуть его из старшей школы А, чтобы он лишился даже права поступать в университет А. Будь спокоен, никто из «Алого порхания» за него не вступится. В этом деле мы вполне можем стать партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Цуй Минъяна светилось уверенностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он считал свое предложение весьма разумным. Даже если Цэнь Сяо не отличается логикой, он должен к нему прислушаться. В конце концов, они с Ли Жуном только что повздорили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Цэнь Сяо потемнел и, острый как лезвие ножа, впился в лицо Цуй Минъяна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян неожиданно для себя ощутил небывалое давление и, не понимая, в чем дело, нервно сглотнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тебе сказал, что я ненавижу Ли Жуна? — произнес Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Минъян оторопел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты... вы же только что?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо небрежно опустил глаза и почесал участок между большим и указательным пальцами, где виднелась оружейная мозоль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои родители тогда наняли людей, чтобы замять историю с купленной диссертацией, верно? Знаешь ли ты, сколько компромата на НИИ «Алое порхание» скопилось у «Синего стержня»? Если я узнаю, что ты продолжаешь плести интриги, я без малейших колебаний позабочусь о том, чтобы твои родители вылетели из «Алого порхания».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Цуй Минъяна дрогнуло, и он в растерянности пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так значит ты... ты на стороне Ли Жуна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решив, что выразился предельно ясно, Цэнь Сяо не стал тратить на него слова. Сунув руки в карманы, он быстрым шагом спустился по лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять минут спустя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун дремал, уткнувшись лицом в парту, когда в сгиб его локтя швырнули бутылочку сладкого молока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горячее молоко премиум-класса, без консервантов и с двойной порцией витаминов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сонный Ли Жун прижал руки к себе, прислонившись щекой к бутылочке с молоком, и едва заметно улыбнулся уголками губ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>