--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,3683 +14,1811 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 15</w:t>
-[...783 lines deleted...]
-        <w:t/>
+        <w:t>Прозвенел звонок на вечернюю самоподготовку. Ли Жун пока вернулся в класс, а Цэнь Сяо снова куда-то ушел — возможно, искать Цзянь Фу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя добрых полчаса Цзянь Фу и Цэнь Сяо вернулись вместе. Цэнь Сяо выглядел опрятно и держался непринужденно, а вот Цзянь Фу шел нараспашку, небрежно смахивая капли влаги со своих ежиком торчащих волос — то ли от густого вечернего тумана, то ли от пота после интенсивной физической нагрузки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва Цзянь Фу вошел, как нерастраченная агрессия волной ворвалась в класс вслед за ним. Лишь после того, как несколько учеников с передних парт молча уставились на него, он скривил губы и нехотя поумерил свою спесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместо того чтобы сразу сесть на место и перевести дух, он направился прямиком к парте Ли Жуна и, не в силах сдержаться, заворчал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, ну ты скажи, что за ублюдские у тебя родственники? Жрут как люди, а несут херню. Твою мать, сплошное невезение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу злился едва ли не больше самого Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, он был предвзято настроен к Ли Жуну и не хотел, чтобы Цэнь Сяо слишком с ним сближался. Но одно дело — личные антипатии, и совсем другое — те, кто бьет лежачего. Особенно его бесили стервятники, которые раньше кормились за счет семьи Ли, а когда случилась беда, первыми начали топтать их в грязь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуже зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун уже переживал всё это однажды. Гнев и скорбь прошлой жизни давно истерлись в пыль воспоминаний, развеявшись без следа. И теперь даже сочувствие Цзянь Фу не могло пробудить в его сердце ни капли обиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для того, кто остался совсем один, жалость к себе — самое бесполезное чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун поднял голову и посмотрел на Цзянь Фу. Свет люминесцентных ламп отразился в его смоляных зрачках круглыми бликами, похожими на спокойное белое пламя в глубине океана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мягко улыбнулся и произнес пересохшими, бескровными губами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, что вступился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу опешил. Не зная, как реагировать, он лишь неловко потер нос тыльной стороной ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошел к Ли Жуну, кипя от злости, и громко крыл Гу Тяня матом, но весь его пыл словно увяз в сахарной вате. От этой мягкости он вдруг сам себе показался неотесанным и грубым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзянь Фу привык отвечать силой на силу. С самого детства он привык бодаться с теми, кто лез на рожон, но совершенно не знал, что делать с человеком, который приветливо улыбался и говорил с ним так вежливо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Блин, да я это только ради брата сделал! Больно нужны мне твои спасибы! — напустив на себя суровый вид, Цзянь Фу сунул руки в карманы и, растеряв весь свой гнев, бодро зашагал прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо, наблюдавший за этой сценой от начала до конца, не удержался от холодного замечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Улыбнешься ему еще пару раз, и он будет из кожи вон лезть, лишь бы выполнить любую твою просьбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть Цзянь Фу и не признавал этого вслух, Цэнь Сяо прекрасно видел, что его неприязнь к Ли Жуну поутихла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун покосился на него, явно недовольный таким выводом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говоришь так, будто я какой-то демон-искуситель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо изогнул бровь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А разве нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2815 lines deleted...]
-        <w:t/>
+        <w:t>Ли Жун повернул голову, секунду молча смотрел ему в глаза, а затем, с улыбкой во взгляде, но свирепым выражением лица, произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда будь осторожен. Демоны ведь губят людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответив Цэнь Сяо, Ли Жун стиснул зубы, глубоко вздохнул и медленно пошевелил рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он осторожно поднял руку, слегка покачал ей вверх-вниз, прислушиваясь к тупой боли, пульсирующей в плече.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кулак Гу Тяня пришелся точно в сустав, и теперь малейшее движение отдавалось острой вспышкой боли. Но чтобы разогнать кровь и не дать образоваться гематоме, ему приходилось превозмогать себя и понемногу разминать сустав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, с момента перерождения, хоть он и перестал быть пассивной жертвой, как в прошлой жизни, особых выгод он не извлек, зато травм получил куда больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, как его лицо исказилось от боли, Цэнь Сяо негромко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли в медпункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун покачал головой и, продолжая разминать руку, пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач все равно ничем не поможет. Такие ушибы в итоге проходят сами по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше ты был тем еще неженкой, — хмыкнул Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сам же сказал — раньше, — огрызнулся Ли Жун. — Теперь я один как перст. Перед кем мне нежничать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семнадцать лет он прожил в любви и заботе, как тепличное растение. Все рухнуло в одночасье в день его семнадцатилетия, и с тех пор в его жизни не было ни одного спокойного дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не то чтобы он не думал о побеге от реальности. По правде говоря, в прошлой жизни он только тем и занимался. Сначала истязал свое тело, чтобы заглушить душевную боль, а потом заткнул уши, закрыл глаза и с головой ушел в науку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но утечка синильной кислоты в хранилище опасных химикатов стала для него холодным душем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убегать бессмысленно. Щупальца, скрытые во мраке, всегда следовали за ним по пятам. Стоило ему наткнуться на мельчайшую зацепку, способную опровергнуть официальную версию тех лет, как его тут же безжалостно устранили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После окончания вечерней самоподготовки учебный корпус взорвался шумом, как кастрюля с попкорном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель математики, прихватив свои материалы, ушел не оглядываясь. Ученики тоже один за другим потянулись на выход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все-таки они в выпускном классе. Помимо обычных уроков и школьной самоподготовки, многие записались на дополнительные курсы. После восьми вечера им предстояло сидеть на занятиях у репетиторов до начала одиннадцатого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти трудяги торопливо собирали вещи и толпой ломились в коридор, боясь, что если замешкаются, то застрянут на лестнице в плотном потоке школьников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жуну дома делать было нечего, к тому же в такое время поймать такси было нереально. Потирая плечо, он расслабленно лег на парту и закрыл глаза, чтобы немного отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гвалт, смех, перебранки сливались в лишенную всякого изящества какофонию, которую его слух инстинктивно отсекал, не пропуская в сознание ни единого слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда шум наконец утих, Ли Жун приоткрыл глаза, сел прямо и, повернув голову, с удивлением обнаружил, что Цэнь Сяо никуда не ушел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой-то момент в кабинете остались только они вдвоем. Даже Цзянь Фу уже успел смыться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крутя на мизинце брелок для ключей, Ли Жун поднял глаза и с намеком произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь не собираешься провожать меня домой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иметь личного водителя всяко лучше, чем ехать на такси, пусть даже дома Цэнь Сяо и Ли Жуна находились в совершенно противоположных концах города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо ничего не ответил. Вместо этого он встал и закрыл дверь класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун замер, перестав крутить брелок, его дыхание на мгновение сбилось, а на лице появилось неестественное выражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запереть дверь в классе, где находятся всего два человека — жест весьма интимный. Хотя любому нормальному человеку понятно, что класс далек от понятия приватности: на них смотрели как минимум четыре камеры. Пусть даже в этот час в комнате охраны наверняка никто не пялился в мониторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего? — Ли Жун незаметно сжал брелок в ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сними куртку, дай посмотрю. — Цэнь Сяо кивнул на плечо Ли Жуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун надолго замолчал. Его нервы слегка натянулись, и он не выдержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы вообще-то в классе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо склонил голову набок и вскинул бровь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только на плечо взгляну, больше ничего. Мы же парни, подумаешь, плечо оголить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хватило же тебе совести сморозить такую чушь», — подумал Ли Жун. Парни-то парни, но разве ты сам не понимаешь, на что намекаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслух же он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь везде камеры. Что ты еще мог бы сделать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо усмехнулся. Его взгляд скользнул от глаз Ли Жуна вниз, остановившись на груди, скрытой за партой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что, по-твоему, я хочу сделать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун невозмутимо потянул молнию на куртке чуть выше:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ничего не думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между ними бывала близость и посерьезнее, так что он мог без всякого стеснения раздеться перед Цэнь Сяо. Но именно перед ним, а не перед объективами камер. Бесстыдником он не был.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дай посмотрю. — Цэнь Сяо достал из кармана и бросил на парту упаковку пластырей «Белое лекарство из Юньнани».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это лекарство было очень популярным шесть лет назад — оно не только улучшало кровообращение и рассасывало синяки, но и обладало обезболивающим эффектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходит, Цэнь Сяо ходил не помогать Цзянь Фу разбираться с Гу Тянем, а за пластырем для него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо... — Ли Жун рефлекторно попытался воспротивиться, но куда ему было тягаться в силе с Цэнь Сяо. Тот в два счета перехватил его запястья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун сейчас как никто другой умел оценивать ситуацию. Раз уж избежать этого не получится, зачем тратить силы попусту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отвернувшись в другую сторону, он позволил Цэнь Сяо потянуть за воротник и стянуть мешковатую школьную олимпийку с левого плеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вжик!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молния стремительно поползла вниз, продержалась пару секунд на самом краешке и, словно сдавшись, разошлась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Олимпийка небрежно повисла на локтях, а нижняя футболка задралась на руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав, как прохладный воздух коснулся обнаженной кожи на плече и груди, Ли Жун инстинктивно напряг мышцы, а его язык бесцельно заскользил по нёбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо смотрел на него сверху вниз и долго молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На плече Ли Жуна расцвел огромный синяк. На фоне багрово-синего кровоподтека с точками лопнувших капилляров остальная кожа казалась белоснежной. Тонкие, изящные кости юноши вырисовывали хрупкий, но стройный силуэт; несмотря на худобу, линии мышц были плавными. Из-за повернутой головы ключица выступила резче, а на внутренней стороне предплечья, давно не видевшего солнца, едва заметно проступал рисунок вен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его беззащитная открытость заставила Цэнь Сяо почувствовать укол совести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Цэнь Сяо словно приклеился к обнаженному плечу Ли Жуна. Даже эта уродливая травма лишь придавала ему хрупкую, болезненную красоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В пустом классе было слышно лишь прерывистое дыхание Ли Жуна. В такт вдохам и выдохам изящные ключицы мерно поднимались и опускались прямо на глазах у Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты клеить собираешься? Я уже замерз, — тихо пробормотал Ли Жун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не дергайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо грубо разорвал упаковку, вытащил пластырь и снял защитную пленку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В воздухе мгновенно разлился густой аромат лекарственных трав. Ли Жун находился ближе всего, и от резкого запаха у него защипало в глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо приложил пластырь к посиневшему плечу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его пальцы были горячее кожи Ли Жуна. От прикосновения подушечек пальцев нервы Ли Жуна словно обожгло, и он напрягся еще сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только пластырь был приклеен, Ли Жун тут же натянул одежду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только вот времени расправлять складки не было, и скомканная у воротника ткань выглядела так, будто между ними только что что-то произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уж если даже в его голову лезли столь неуместные ассоциации, то Цэнь Сяо наверняка думал о том же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обстановка накалилась до неловкости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запрокинув голову к потолку, Ли Жун попытался разрядить атмосферу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Забыл тебе сказать. Пока вы с Цзянь Фу выходили, заходила Ян Фэньфан и сказала, что скоро родительское собрание. Тебе... если не хочешь присутствовать, лучше отпроситься заранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Цэнь Сяо всегда брала освобождение. За те два с лишним года, что Ли Жун учился с ним в одном классе, он ни разу не видел, чтобы председатель Цэнь или госпожа Сяо появлялись на родительских собраниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли дело профессора Ли и Гу. Они были людьми простыми и отзывчивыми, всегда активно сотрудничали с классным руководителем и, как бы ни были заняты, не пропускали ни одного собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только вот это собрание им неизбежно придется пропустить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на его потерянное лицо, Цэнь Сяо едва сдержал порыв погладить его по спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время, несмотря на то что Ли Жун на каждом шагу демонстрировал слабость и не спускал улыбки с лица, Цэнь Сяо прекрасно понимал: в душе этот парень ведет холодный расчет. Ради своей цели он не остановится ни перед чем и не пощадит никого. Если понадобится, он без колебаний вонзит острый клинок и в самого Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И все же, когда на лице Ли Жуна порой проскальзывало выражение заблудившегося котенка, Цэнь Сяо помимо воли чувствовал к нему жалость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Жун, — рука Цэнь Сяо на мгновение задержалась над его спиной, но в итоге он ее убрал и тихо позвал юношу по имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? — рассеянно отозвался Ли Жун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И кто сказал, что ты остался совсем один и тебе не перед кем нежничать? — низким голосом спросил Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, он же всегда давал Ли Жуну то, чего тот просил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун вынырнул из своих мыслей и лишь спустя пару секунд сообразил, что Цэнь Сяо припоминает брошенную им в сердцах фразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял глаза на Цэнь Сяо. Кончик его языка скользнул по ровным зубам, а в ясных глазах блеснул лукавый огонек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лениво откинувшись назад, он даже не обратил внимания на то, что куртка снова сползла с левого плеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и должен быть со мной помягче. Ты у меня в долгу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>