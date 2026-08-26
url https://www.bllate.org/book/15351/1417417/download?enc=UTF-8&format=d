--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,1987 +14,1587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 18</w:t>
-[...1935 lines deleted...]
-        <w:t/>
+        <w:t>Ли Жун скрестил руки на груди, его взгляд упал на сантиметровую ленту в руках Цэнь Сяо. Он изогнул бровь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цэнь Сяо, ты ведь в курсе, что мне в этом году всего семнадцать? Я еще несовершеннолетний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо шагнул к нему, потянул за один конец ленты и тихо велел на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не дергайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун послушно вытянул шею. Его тонкие бледные веки слегка подрагивали, но он не упустил случая напомнить Цэнь Сяо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я еще маленький, и во всех этих твоих штучках совершенно не разбираюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо замер и впился взглядом в бегающие глаза Ли Жуна, формой напоминавшие лепестки персика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Научить тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Ли Жуна плясали смешинки. Он примирительно поднял руки на уровень ушей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не горю желанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо обернул ленту вокруг его груди и слегка ущипнул прямо в центре неглубокой ложбинки на спине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь плохая звукоизоляция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун благоразумно замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя из примерочной, Ли Жун застегнул последнюю пуговицу на куртке и тяжело вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И непонятно еще, хорошо ли будет смотреться костюм, когда его сошьют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закройщик с улыбкой ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйтесь. Наши мастера — лауреаты международных премий, они шили наряды для красных ковровых дорожек многим знаменитостям. Уверен, мы вас не разочаруем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун выразительно скосил глаза и многозначительно съязвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За ваших мастеров я не переживаю. А вот у этого новоиспеченного закройщика подход совершенно непрофессиональный — так затянул ленту, что мне было больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закройщик никак не мог понять, шутит Ли Жун или нет, а потому бросил умоляющий взгляд на Цэнь Сяо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же друзья, не так ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо смотал ленту в рулончик, положил ее на стоящий рядом столик и, посмотрев на Ли Жуна, невозмутимо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За чужой счет пьют — помалкивают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун картинно ахнул, будто впервые в жизни услышал эту поговорку, и с любопытством спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да неужели? А почему же ты тогда никогда не помалкиваешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От такой наглости Цэнь Сяо на мгновение потерял дар речи. В душе ему было смешно, но он лишь изо всех сил сохранил каменное лицо и бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун тут же побежал за ним вприпрыжку, на ходу напоминая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь отвезешь меня домой? Я, между прочим, сотню на такси потратил, чтобы сюда добраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цэнь Сяо ледяным тоном отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебе что-то должен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун с готовностью закивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мгу, будем считать, что у тебя есть совесть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Цэнь Сяо даже не стал с ним спорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сев в машину, Ли Жун тут же принялся звонить в прокатную контору, чтобы отменить заказ на костюм. Собеседник сначала пытался найти предлоги для отказа, но Ли Жун достал договор и начал методично распекать его по каждому пункту. Видимо, наткнувшись на столь въедливого клиента впервые, сотрудник на том конце провода вскипел от уязвленного самолюбия, но деньги все же вернул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повесив трубку, Ли Жун устало откинулся на спинку сиденья. Вся его недавняя бодрость улетучилась без следа, словно из тела разом выкачали все силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитывая слабое здоровье, эта беготня вымотала его окончательно. Аппетит пропал начисто, а в чувствительном желудке начала подниматься изжога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождавшись, пока он затихнет, Цэнь Сяо опустил глаза и протянул руку, чтобы включить легкую музыку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше за тобой такой болтливости не замечалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот человек, что круглый год ходил с холодным лицом и из которого слова клещами приходилось вытягивать, казалось, исчез безвозвратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун склонил голову и уставился в окно. Мимо с бешеной скоростью проносились темные силуэты деревьев, а вытянутые тени на асфальте напоминали шоколадные батончики с принтом, непрерывно сползающие с конвейерной ленты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его веки становились все тяжелее. Услышав слова Цэнь Сяо, он невпопад обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Права — вещь редкая. Они достаются лишь тем, кто способен их для себя отвоевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Цэнь Сяо молчал так долго, что Ли Жун успел погрузиться в полудрему, прежде чем тот тихо выдавил из себя это единственное слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то он думал, что если позволить человеку навсегда остаться прежним, то это будет равносильно тому, словно всех этих жестокостей никогда не случалось, а кровоточащая реальность не оставила своих шрамов. Жаль, но это был лишь самообман. Человек должен сам облачиться в броню, взять в руки острый клинок, избавиться от слабостей и покинуть тепличные условия. Выживание — это всегда одинокая борьба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Ли Жуна окончательно закрылись, дыхание стало глубоким и ровным. Свежая укладка слегка растрепалась, кончики волос мягко ложились на веки. Краски за стеклом постепенно меркли, оставив лишь тонкую полоску света, пересекавшую его кадык. Цэнь Сяо незаметно прибавил температуру кондиционера, убавил громкость музыки и плавно сбросил скорость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только это он и мог для него сделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Жун очнулся от глубокого сна и открыл глаза, то обнаружил, что на улице уже совсем стемнело. Глаза сухо щипало, шея нещадно затекла. Машина давно стояла на обочине, и только кондиционер продолжал работать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Приехали? А я уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Ли Жуна звучал хрипловато-тягуче. Спросонья его голова соображала туго, а выстроенная вокруг него стена отчуждения давала трещину, создавая иллюзорное ощущение уязвимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой дом скоро конфискуют, — произнес Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун моргнул и в свете уличных фонарей посмотрел на свой дворик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За растениями перед виллой давно никто не ухаживал: они разрослись дико и беспорядочно, их ветви свисали прямо на вымощенную галькой дорожку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как Цэнь Сяо дал свое обещание, управляющая компания и вправду начала следить за порядком строже. Никто больше не бил окна, не обливал дверь красной краской, и даже траурные венки, которые приносили курьеры, охрана разворачивала на входе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, осталось еще несколько дней. — Он почти забыл об этом и совершенно не озаботился поисками нового жилья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Цэнь Сяо легко скользнули по рулю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если хочешь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу, — решительно перебил его Ли Жун и, чуть погодя, усмехнулся. — Послушай, неужели ты не понимаешь? Если там нет людей, то само по себе здание не имеет никакого значения. Тем более, погрязнув в прошлом, невозможно двигаться дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлой жизни было то же самое: неизвестно, какая муха его укусила, но он во что бы то ни стало вознамерился выкупить этот дом, чтобы подарить ему на день рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видит Бог, сколько тоски нагнал на него этот подарочек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун вышел из машины и с легкой, почти неуловимой улыбкой бросил Цэнь Сяо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Увидимся на вечеринке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Церемония совершеннолетия Сун Юаньюань проходила в их небольшом семейном поместье в дальнем пригороде города А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для единственной наследницы семьи Сун праздник закатили с поистине царским размахом. Помимо пестрящих разнообразием подарков от многочисленных друзей из деловых кругов, столы ломились от десертов, спонсируемых эксклюзивными брендами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать Сун пошла еще дальше и возвела во дворе для Сун Юаньюань миниатюрный диснеевский замок, предназначенный специально для фотосессий девушек, приглашенных на торжество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сама Сун Юаньюань уже давно забыла о том, что нужно встречать гостей. С кокетливым макияжем принцессы, в кудрявом золотистом парике, увенчанном серебряной тиарой, она облачилась в длинное молочно-белое платье, выгодно подчеркивающее ее изящную фигуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ступая на высоких каблуках, она, опираясь на чью-то руку, поднялась в замок, распахнула небесно-голубые ставни и, подперев подбородок рукой, приняла элегантную позу. Внизу, опустившись на одно колено, двое профессиональных фотографов увлеченно ловили ее в объективы камер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приглашенные гости, само собой, не скупились на похвалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юаньюань сегодня просто неотразима! Пусть теперь каждый твой день будет как в восемнадцать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Настоящая принцесса! Сколько благородства и грации!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая красивая и добрая девочка. Кому же в будущем выпадет счастье взять ее в жены?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юаньюань по праву стала сегодня главной звездой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать Сун рассмеялась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наша Юаньюань пока замуж не торопится. У нее на первом месте учеба, она во всем слушается родителей. Не то что некоторые девицы: стоит парню за ними приударить, как они тут же вешаются ему на шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это точно! Юаньюань с каждым днем все больше походит на истинную леди из знатной семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать Сун продолжила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не то чтобы я запрещала ей заводить отношения. Но мир полон обмана, а у нее еще нет жизненного опыта. Кому, как не матери, беречь ее от ошибок...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тс-с, смотрите скорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто это там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Жун, сын Ли Цинли и Гу Нун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вот он какой, этот Ли Жун... До чего же мальчишка...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слов нет, до чего же хорош! Настоящий красавец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одетый в безупречно скроенный и тщательно отглаженный угольно-черный костюм, Ли Жун тихо сидел в самом неприметном последнем ряду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него были прекрасные пропорции. Пиджак слегка облегал талию; он небрежно закинул ногу на ногу, отчего прямые брючины слегка задрались, обнажая изящные щиколотки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изысканный и строгий черный костюм не смотрелся на нем тяжело или чопорно. Под застегнутым пиджаком виднелась белая рубашка со слегка расстегнутым воротом, ткань которого трепетала на ветру, открывая взору тонкие ключицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун обладал поразительной, вызывающей зависть к несправедливости небес красотой. Его лицо, несмотря на худобу и резкие черты, излучало удивительную мягкость и элегантность. А в ясных, прозрачных глазах, в чьих зрачках словно плясали солнечные искры, таилась такая притягательность, что один лишь мимолетный взгляд был способен лишить разума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Густые мягкие волосы ложились завитками, а кончики прядей балансировали прямо над крошечной родинкой между уголком глаза и виском. Припухлая верхняя губа, влажная от предложенного на банкете красного вина, придавала его бледному лицу толику яркой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто сидел там, ни с кем не споря, не проронив ни звука, но этого было достаточно, чтобы приковать к себе взгляды всех эстетов. Это была красота, стирающая грань между полами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Находившаяся в замке Сун Юаньюань тут же уловила, как внимание толпы переключилось. Хвалебные оды в ее адрес постепенно стихли, словно кто-то опрокинул сосуд с патокой, и славословия вдруг стали казаться неуместными. Замок располагался прямо напротив гостиной, но взгляды присутствующих, как по команде, скользили мимо роскошных декораций, мимо нее самой, наряженной в пух и прах, и устремлялись в неприметный угол у входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Растерянная Сун Юаньюань, не понимая, в чем дело, подхватила подол платья, прильнула к окну и высунулась наружу, ища глазами мать. Лицо госпожи Сун омрачилось. Сегодня был восемнадцатый день рождения ее дочери — важнейший праздник, ее вступление во взрослую жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради такого случая она наняла лучших стилистов и дизайнеров, желая доказать всем вокруг: семья Сун никогда не пыталась примазаться к славе семьи Ли. Раньше Сун Юаньюань встречалась с Ли Жуном только потому, что сама была умницей и красавицей. А теперь они расстались, потому что Ли Жун стал ее недостоин. Но сейчас было очевидно: гость затмил хозяйку праздника. И виновником этого конфуза оказался не кто иной, как тот самый «недостойный» бывший.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Жун, казалось, и сам не ожидал, что его появление вызовет такой ажиотаж. Вид у него был совершенно невинный. Он чуть выпрямился в кресле, слегка поджал губы, повел глазами, отчего его ресницы дрогнули, а напряженный кадык медленно дернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг Ли Жун рассмеялся и с обезоруживающей улыбкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему вы все смотрите на меня? Сегодня ведь праздник совершеннолетия моей девушки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наблюдавший за этой сценой издалека Цэнь Сяо вдруг почувствовал, как у него пересохло в горле. Он поднес к губам бокал с шампанским, сделал глоток и бросил обжигающий взгляд на губы Ли Жуна, сегодня на удивление яркие. Пузырьки шампанского закружились водоворотом в узком хрустальном бокале. Гладкая поверхность вина была столь же неспокойна, как и сердце Цэнь Сяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тоже впервые видел Ли Жуна таким ослепительным и впервые в жизни осознал, что человек может быть настолько красив. Если бы Ли Жун соизволил подняться в этот пестрый замок, Цэнь Сяо с удовольствием взглянул бы на кадры, сделанные фотографом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>