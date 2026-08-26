--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,2579 +14,1347 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В седьмой год под девизом «Юаньдэ» пламя, уже давно охватившее городские ворота, наконец подобралось к Запретному городу.</w:t>
+        <w:t>Седьмой год Юаньдэ. Огонь, уже давно бушевавший у городских ворот, наконец подобрался к Запретному городу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше простолюдины, проходя мимо, не смели даже поднять голову, чтобы рассмотреть императорский дворец. Теперь же он был обуглен пожаром, и от былого величия и благородства не осталось и следа. Высокомерная надменность власти была растоптана под ногами.</w:t>
-[...1711 lines deleted...]
-        <w:t/>
+        <w:t>Дворцовые стены, на которые прежде простые люди, проходя мимо, не смели даже поднять глаз, теперь полностью почернели от гари. В них больше не угадывалось былое величие и благородство. Когда-то недосягаемая роскошь оказалась безжалостно растоптана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще с прошлой ночи крики штурмующих, врывавшихся со всех четырех сторон через дворцовые ворота, слились в единый гул. Место, где прежде звучали лишь тихий шепот да беззаботный смех, в одно мгновение превратилось в море крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спастись не удалось никому. Те, кто пытался бежать, уже пали от клинков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Император не показывался уже несколько дней. Знать попряталась в покоях и не смела шелохнуться, в тревоге ожидая неминуемой расправы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, каждый понимал, что не они станут главной целью мятежников. В этих глубинах дворца их больше всего привлекал знаменитый павильон Звезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В свое время кое-кто, едва разомкнув тонкие губы, изрек пророчество, из-за которого клан Лю был почти полностью истреблен. К счастью, избранник небес оказался благословлен великой судьбой. Пройдя через девять смертей, он чудом сумел выжить и бежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последующие годы вспыхнуло пламя войны, которое теперь ворвалось в сам дворец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому человек, которому вот-вот предстояло взойти на императорский престол, больше всего на свете, пожалуй, ненавидел именно этого придворного астролога, решавшего одним словом жизни и смерти людей. С этой ненавистью не мог сравниться даже гнев на сына Неба, по чьему указу был вырезан весь род Лю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, о чем знал весь мир, прекрасно ведал и тот, кто находился в павильоне Звезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако он был спокойнее всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пламя свечи неподалеку колебалось от сквозняка, пробиваясь сквозь низко спадающие пряди иссиня-черных волос и мягко очерчивая его белые, нежные щеки. В его необычных глазах отражался яркий огонек пожара, придавая лицу холодную, ускользающую красоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как прошлой ночью во дворце вспыхнул пожар, он в одиночестве сидел за письменным столом, отрешенно глядя на чистый лист бумаги перед собой. Лишь спустя долгое время он легким движением убрал назад мешавшие длинные волосы, упавшие на плечо, и опустил кисть на бумагу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чунмин, пишу тебе, словно говорю с тобой лицом к лицу...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова, которые он за эти годы мысленно повторял бесчисленное количество раз, тоска десяти лет разлуки, переполнявшие душу раскаяние и одиночество — все это наконец получило шанс выйти на свет. Однако на бумагу ложились лишь пустяковые, незначительные мелочи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой из дней зацвела магнолия; у какого поворота выкорчевали дерево; на какой выщербленной ступени кто-то снова оступился и подвернул ногу — похоже, неуклюжим в этом мире был не он один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихо напевая себе под нос, он быстро заполнил один лист, а затем бросил его в курильницу, где тот обратился в пепел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда запястье заныло от усталости, он встал, достал из шкафа сверток и извлёк из него изящную шкатулку с хитрым запором. Ключа от неё у него не было — стоило защелкнуть замок, и открыть её снова становилось невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он знал, что тот человек наверняка сохранил ключ, надеясь в один прекрасный день открыть эту шкатулку в ожидании хотя бы пары строчек от него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая жалость. Он зачерпнул несколько горстей пепла из курильницы и бережно пересыпал внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Серебряный замок на крышке закрылся с негромким щелчком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть это станет его последней шалостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, когда тот человек откроет шкатулку и увидит полную горсть сгоревшего до неузнаваемости пепла, придёт ли он в ярость? Захочет ли ещё сильнее развеять его прах по ветру?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого он долго стоял на самой вершине павильона, молча наблюдая, как в отсветах пожара мечутся силуэты людей и повсюду раздаются истошные крики. Вокруг павильона Звёзд уже послышались тяжёлые приближающиеся шаги и выкрики команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то громко приказывал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Охранять все выходы, никого не выпускать! Ждать приказов главнокомандующего!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки его губ дрогнули, ему захотелось рассмеяться. За столько лет он так и не смог сбежать, куда же ему бежать теперь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь когда рассвело, со стороны лестницы, как и ожидалось, донесся нестройный шум шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повернулся и спокойно встретил вошедших, поприветствовав двоих молодых людей во главе отряда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзин Вэнь, генерал Бай, давно не виделись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще на лестнице Бай Шилэй, шедший позади Цзин Вэня, сжал кулаки так, что едва не выступила кровь, а его взгляд, казалось, был готов прожечь говорившего насквозь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Вэнь протянул руку, сдерживая порыв Бай Шилэя, и, уставившись в эти знаменитые на весь мир глаза, вежливо ответил на приветствие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Астролог Цюй, мы не виделись много лет, но вы выглядите еще прекраснее, чем прежде. Неудивительно, что в Поднебесной говорят: ваша красота исключительна, и второго такого нет в целом свете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы мне льстите, — Цюй Чэньчжоу кивнул, и на этом разговор прервался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Вэнь слегка приподнял руку, и кто-то поднес чашу с вином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У астролога Цюй остались неисполненные желания?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу спокойно опустил взгляд на чашу, а затем вновь поднял глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За годы во дворце он привык к молчанию, и теперь, когда настал самый последний час, он тем более не знал, с чего начать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — поразмыслив немного, ответил он. — Цюй Чэньчжоу не жаль умереть, но я прошу главнокомандующего сохранить жизнь императору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тьфу! — Бай Шилэй яростно сплюнул. — Какой верный и преданный пес. Какое право ты имеешь просить за кого-то? Ссылаешься на былую дружбу? Ты хоть знаешь, через что пришлось пройти второму брату за все эти годы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я виноват перед ним, — Цюй Чэньчжоу на мгновение опустил глаза и замолчал, затем слегка прикусил тонкую губу и твердо повторил: — Я готов принять смерть в обмен на жизнь императора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели астролог Цюй думает, что это отравленное вино? — в спокойном тоне Цзин Вэня проскользнула насмешка. — Если астролог Цюй рассчитывает умереть так быстро, то он слишком наивен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Вэнь протянул ему чашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У астролога Цюй язык острый, как нож. Сколько семей погибло за эти годы из-за твоих слов — ты сам должен прекрасно знать. Главнокомандующий лишь хочет для начала запечатать этот рот, а как поступить дальше, решит позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу мысленно вздохнул. Ему хотелось горько посмеяться над собой, но он обнаружил, что уже слишком привык к этому ледяному спокойствию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чему суждено случиться, то случится. Чунмин не желает слышать от него ни единого слова оправдания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем... его руки действительно по локоть в крови, так как он сможет оправдаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя некоторое время он медленно взял чашу, посмотрел на свое отражение в вине и тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Могу ли я увидеться с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй злорадно хмыкнул за спиной:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цюй Чэньчжоу, у тебя хватает наглости просить об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу поджал губы, ничуть не задетый этой издевкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда... передавал ли он мне что-нибудь на словах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Передавал, — ответ последовал незамедлительно, и на губах Бай Шилэя заиграла язвительная усмешка. — Второй брат сказал: главное, не убейте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Грудь словно сдавило от сильного удара, и у Цюй Чэньчжоу на мгновение перехватило дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял чашу, заметив в отражении покрасневшие глаза:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Столько лет прошло, а он все такой же никчемный — стоило Чунмину проявить суровость, как у него тут же предательски заблестели слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что тот собирается выпить, Цзин Вэнь внезапно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, что астролог Цюй, как носитель дара пророчества, не умеет лгать. Не могли бы вы сначала ответить мне на один вопрос?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Цюй Чэньчжоу оставался прикован к колышущейся в чаше влаге:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Говорите.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...591 lines deleted...]
-        <w:t>Он мог предсказать судьбы других, но так и не увидел собственного завтра.</w:t>
+        <w:t>— Понимал ли астролог Цюй, что каждое ваше слово решает вопрос чьей-то жизни и смерти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда почему вы говорили эти слова?! Неужели в ваших глазах чужие жизни настолько ничтожны?! — в голосе обычно сдержанного Цзин Вэня прорвался гнев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу смотрел на свое отражение в чаше, не проронив ни звука. Его лицо оставалось безмятежным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Вэнь процедил сквозь зубы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не зря все говорят, будто астролог Цюй — сошедший на землю небожитель, не ведающий ни радости, ни печали. Ваши предсказания всегда сбываются, а слова бьют точно в цель. Неужели люди для вас — лишь соломенные чучела для подношений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве нет? — Цюй Чэньчжоу поднял на него глаза и задал встречный вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шилэй едва не скрежетал зубами от ярости. Если бы не строгий приказ, он бы прямо здесь разорвал этого человека на куски:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз ты медлишь, неужели все еще надеешься на что-то? Рассчитываешь потянуть время?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу жить, — просто ответил Цюй Чэньчжоу, совершенно не заботясь о том, разозлит ли этот ответ стоящих перед ним людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обвел взглядом присутствующих, чьи доспехи были покрыты кровью и грязью. Должно быть, каждый чувствует то же самое. Если в этом мире есть хоть малейшая возможность, кто не захочет остаться в живых?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше его ни о чем не спрашивали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу прикрыл глаза и одним глотком осушил чашу. Вино огненным потоком обожгло горло и стекло в желудок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Струйка крови непроизвольно потекла из уголка рта. Он вытер ее тыльной стороной ладони и, силой подавив дрожь в руках, вернул пустую чашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем под охраной он спустился из павильона Звезд, в котором прожил больше десяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цюй Чэньчжоу! — прорычал ему вслед кто-то. — Такому, как ты, даже если сдохнешь и попадешь в загробный мир, никто не простит содеянного!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу обернулся, чтобы посмотреть на Бай Шилэя и Цзин Вэня, но не смог издать ни звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос, который сопровождал его больше двадцати лет и принес бесчисленные бедствия ему самому и всей поднебесной, наконец покинул его вместе с чашей вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже умея просчитывать чужие судьбы, он не мог увидеть свое собственное завтра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>