--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,1331 +14,1331 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тот человек в галерее поднял голову.</w:t>
-[...255 lines deleted...]
-        <w:t>Лю Чунмин не обернулся, лишь на мгновение замер при словах «твой брат», а затем молча ушёл.</w:t>
+        <w:t>— Тот человек на галерее поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто это был? — поспешно спросил Бай Шиянь, но, прочитав ответ во взгляде Лю Чунмина, резко выдохнул: — Тот маленький монстр?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только это могло объяснить, почему Чунмину вдруг захотелось прийти и взглянуть на этого мальчишку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не разглядел его лица, но отчетливо видел глаза. Это точно были разноцветные, как у демона, глаза. Ошибки быть не может.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин поджал губы и слегка улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся. Возможно, я просто случайно увидел его днем, и это произвело на меня слишком сильное впечатление. Вот он и приснился мне ночью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чунмин, выбери день и съезди еще раз в монастырь Наньлу, — с серьезным видом произнес Бай Шиянь. — Обязательно съезди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не беспокойся, я о себе позабочусь, — Лю Чунмин с улыбкой похлопал его по плечу. — Шиянь, ты ведь на несколько лет старше меня, почему так легко теряешь самообладание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чунмин! — окликнул его Бай Шиянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него в голове роилась куча мыслей, и он не знал, с чего начать. Лишь спустя долгое время он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чунмин, в этом году ведь тебе исполнится восемнадцать. Ты и вправду не планируешь в будущем вступать на государственную службу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец тоже спрашивал меня об этом. Я ответил, что хочу быть простым торговцем, зарабатывать деньги и считать серебро. Не желаю лезть в эту мутную воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что ответил на это дядя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец сказал, что это тоже неплохо. Судя по его настроению, он и сам не хочет, чтобы я лез в мутную воду политики при императорском дворе, — Лю Чунмин посмотрел на разочарованный взгляд друга и улыбнулся. — Пусть и твой отец больше не возлагает на меня надежд. Луна, достигнув полнолуния, начинает убывать. В некоторых делах нельзя быть слишком жадным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что тот собирается уходить, Бай Шиянь сделал несколько шагов следом и резко спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты говоришь, что у тебя не лежит душа к государственной службе и ты не хочешь лезть в мутную воду. Но занимая такое положение, откуда тебе знать, что кто-то другой не попробует втянуть тебя в проблемы? И ты просто будешь терпеть? А как же дело твоего брата? Ты просто забудешь об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чунмин не обернулся. Лишь услышав слово «брат», он на мгновение замер, а затем молча ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё, что происходило снаружи, не имело к Цюй Чэньчжоу никакого отношения. На этот раз Ду Цюань, видимо, был так зол, что даже не велел отнести его обратно, оставив гнить в дровяном сарае на три-четыре дня.</w:t>
-[...127 lines deleted...]
-        <w:t>Он стоял в стороне, пока евнух Пань неспешно листал книгу. Прошли часы, но он не смел пошевелиться, лишь изредка поддерживая пустые разговоры. Внутри у него кипела ярость, и он готов был убить.</w:t>
+        <w:t>Все, что происходило снаружи, не имело к Цюй Чэньчжоу никакого отношения. На этот раз Ду Цюань, должно быть, разозлился не на шутку. Он не позволил отнести его обратно, заставив пролежать в дровяном сарае три или четыре дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весной ночи все еще были холодными, от дрожи невозможно было уснуть, поэтому ему оставалось только через силу садиться со скрещенными ногами и медленно делать дыхательные упражнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту технику дыхательных упражнений Чунмин когда-то выпросил для него у генерала Бая. Если бы не многолетние медитации, благодаря которым его тело еще могло выносить истязания, он, пожалуй, не вынес бы четыре месяца жестоких пыток в подземной тюрьме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас жестокое обращение Ду Цюаня не имело значения. Самым важным делом, стоящим перед Цюй Чэньчжоу, было то, как пройти проверку у евнуха Пань Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день он, ни с чем не считаясь, выбежал на улицу. Это видело немало людей, и неизбежно нашлись любители совать нос в чужие дела, которые стали обо всем расспрашивать. Теперь уже половина столицы прослышала о том, что этот обычно тихий и покорный ребенок запустил гадальной костью в лицо евнуху Паню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пань Хэ сам по себе был человеком, который чрезвычайно дорожил своей репутацией, и это происшествие буквально означало, что его гордость бросили на землю и растоптали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело приняло очень некрасивый оборот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно Ду Цюань, благодаря своим связям с некоторыми чиновниками, держался со сдержанным достоинством, но теперь, войдя в усадьбу евнуха Паня, он был вынужден унижаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стоял в стороне и смотрел, как евнух Пань не торопясь читает книгу. Он простоял так уже несколько часов, не смея пошевелиться. При этом ему то и дело приходилось поддерживать пустой разговор с евнухом Панем. В душе он уже так кипел злостью, что готов был кого-нибудь убить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>За дверью Цюй Чэньчжоу тоже стоял на коленях уже несколько часов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раны на груди и спине под действием лекарств начали затягиваться, но зуд и боль не утихали. Песчинки под коленями впивались в плоть, словно точили кости.</w:t>
-[...399 lines deleted...]
-        <w:t>Но ещё больше нервничал Цюй Чэньчжоу.</w:t>
+        <w:t>Раны на груди и спине под воздействием целебного снадобья начали затягиваться и покрываться коркой, и теперь они одновременно чесались и болели. Гравий под коленями словно впивался в щели между костями, перетирая плоть и кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От слишком долгого стояния на коленях в голове то и дело мутилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опустив взгляд, он долго смотрел на свою тень, падающую на землю. Все тело стало словно чужим, и в конце концов он покачнулся и с глухим стуком повалился набок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоящие по обе стороны люди поспешно снова приподняли его и усадили на колени как положено, но в комнате уже услышали этот шум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Пань Хэ отложил книгу, которую читал долгое время, словно лишь сейчас заметив, что снаружи кто-то есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, надо же, а я только сейчас увидел, что господин Ду кого-то с собой привел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Евнух Пань, вы были заняты делами, — согнув спину, заискивающе улыбнулся Ду Цюань. — Я сегодня привел его, чтобы он извинился перед вами. Он с детства немного глуповат, а повзрослев, время от времени впадает в безумие. Когда с ним все в порядке, он нормальный, но во время приступа совсем ничего не соображает. Не думал, что он оскорбит вас. Я уже жестоко наказал его. Если это усмирит ваш гнев, вы можете хоть убить его, хоть четвертовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всего лишь ничтожный раб, что с него возьмешь? — на белом и полном лице Пань Хэ появилась доброжелательная улыбка. — Господин Ду ведет дела весьма успешно. Я слышал, что на улице Синхуа всегда оживленно, и три ваших заведения там самые процветающие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ду Цюаня сердце ушло в пятки, и он с натянутой улыбкой ответил: — Евнух Пань перехваливает меня, это всего лишь заработок на кусок хлеба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был крайне прижимист в деньгах, и едва услышав эти слова Пань Хэ, понял, что тот хочет поживиться за его счет. Он и не думал, что бывают люди, которые так бесстыдно пользуются любым предлогом, чтобы доставить неприятности. Разве из-за какого-то жалкого раба можно пожертвовать доходом от трех заведений? Какая нелепость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заработок на кусок хлеба? — хмыкнул Пань Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да вы посмотрите, сколько ртов приходится кормить, — поскольку собеседник не высказался прямо, Ду Цюань тоже притворился дурачком. — Вы человек великодушный и не станете принижать себя из-за мальца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из-за мальца? Сейчас в городе болтают о разном. Неужели господин Ду не слышал, что говорят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, разве я не привел его к вам, чтобы он искупил свою вину?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Цюань поспешно крикнул в сторону двери:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тащите его сюда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди во дворе быстро приволокли Цюй Чэньчжоу и заставили его встать на колени за порогом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на стоявшего на коленях неподалеку юношу, Пань Хэ не стал торопиться снова заводить разговор о разделе доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за пристрастий императора гадатели и предсказатели заполонили всю Поднебесную, но все прекрасно понимали, что это всего лишь забавы ради выманивания денег и развлечения людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В башне Цишэн он оказался лишь потому, что кто-то, пытаясь угодить ему, пригласил его вместе поразвлечься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был уже не молод, а люди в таком возрасте обычно питали некоторый трепет перед духами и богами. Особенно поражали эти странные глаза. Смотреть на них было крайне неприятно. Если вглядываться долго, то даже появлялось ощущение, от которого по спине бежали мурашки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно почему, но он вдруг немного занервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ду Цюань, ты принес его вещи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Цюань на мгновение опешил и лишь затем понял, что под «вещами» подразумевались гадальные кости. Он поспешно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Принесли! Будьте покойны, пусть он и похож на немого, но стоит ему открыть рот — ни одно слово пророчества не окажется ложным! А если он ничего не скажет, то останется только поздравить вас с тем, что ваши дни будут мирными и счастливыми, без бед и несчастий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть он так говорил, но сам слишком хорошо знал, сколько раз за эти годы гадание оказывалось пустым, и поэтому сильно нервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и не подозревал, что у Цюй Чэньчжоу сердце и вовсе подскочило к самому горлу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У него был секрет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Секрет, который знал только он.</w:t>
-[...399 lines deleted...]
-        <w:t>Цюй Чэньчжоу внезапно рванулся в сторону, затем, словно решив свести счёты с жизнью, прыгнул вперёд и швырнул гадальные кости прямо в лицо Пань Хэ.</w:t>
+        <w:t>Секрет, о котором знал только он один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С девяти лет, поняв, что сбежать он не сможет и идти ему некуда, он медленно начал свое молчаливое сопротивление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благоприятные знамения появлялись крайне редко, а зловещие пророчества злили гостей, что неизбежно влекло за собой жестокие побои, но чаще всего у пришедшего человека не было никаких резких перемен в жизни, и не мог сделать предсказание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как хозяин начал привыкать к тому, что его гадания оказываются пустыми, ему оставалось лишь смириться с тем, что молчаливый и неразговорчивый раб раз за разом качал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Цюань считал, что тот утратил свой детский дар и теперь больше может делать предсказания. Он не знал, что покачивание головой, помимо «не знаю», включало в себя и «отказываюсь отвечать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не только потому, что он больше не хотел быть дойной коровой для Ду Цюаня, но и потому что... даже в юном возрасте он понимал, что если некоторые слова сорвутся с языка, это может навлечь огромную беду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под благородной внешностью скрывались то грязные замыслы, то неприглядные уловки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким образом, благодаря удачному стечению обстоятельств, это уберегло его и позволило благополучно дожить до четырнадцати лет, пока он не сделал предсказание для Пань Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эта маленькая хитрость, способная обмануть Ду Цюаня, чьи мысли были поглощены лишь богатством, не могла укрыться от такого человека, как Пань Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило Пань Хэ задать один лишний вопрос: «Это покачивание головой означает "не знаю" или "не хочу говорить"?» — и ему придет конец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Цюань, который не догадывался о его мыслях, поторопил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чэньчжоу, чего ты застыл! Гадай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу сжал в руке гадальную кость, молча посмотрел на несколько пар ног за порогом, а затем медленно поднял глаза и увидел Пань Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже слова пророчества отличались от его прошлой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помнил, что в то время этому евнуху Паню судьба сулила здоровье, богатство и удачу, а пророчество гласило: «На юге ждет золото, но обойдите Лочэн стороной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этот раз он увидел: «Там, где поднимаются могучие волны, под сенью ив».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его пророчества никогда не были ошибочными. Просто чтобы понять, о чем именно говорится в предсказании, ему приходилось строить догадки в меру своих ограниченных познаний, поэтому даже в детстве во время гадания он говорил лишь: «Не поддается толкованию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более того, в присутствии Пань Хэ ни в коем случае нельзя было произносить пророчество вслух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого молчаливого взгляда Пань Хэ бросило в легкую дрожь. Он не впервые ходил в места гаданий, чтобы послушать предсказания ради забавы, но чтобы ему стало настолько не по себе — такое было впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько месяцев назад ему представилась возможность вложить средства в торговый корабль, что позволило бы ему сорвать большой куш. Как раз в последнее время приближалось время возвращения судна, и он все время ждал известий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради этих товаров он за эти дни повидал немало предсказателей и выслушал много приятных слов, чтобы хоть как-то утешить себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вдруг теперь молчание ребенка заставило его замереть от страха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чэньчжоу! — Ду Цюань, не услышав ответа спустя долгое время, пришел в ярость и пнул его: — Онемел? Есть результат? Говори!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот удар неожиданно пришелся в пустоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Чэньчжоу вдруг уклонился всем телом и, словно ему жить надоело, вскочил с места и со всей силы швырнул гадальную кость прямо в лицо Пань Хэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>