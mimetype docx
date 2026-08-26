--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -30,739 +30,515 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У него было мало друзей в индустрии развлечений, а после того, как газеты раскрыли его сексуальную ориентацию, с ним стали общаться еще меньше знаменитостей. Особенно мужчины-звезды.</w:t>
-[...687 lines deleted...]
-        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В индустрии развлечений у него было мало друзей, а после того, как газеты раскрыли его сексуальную ориентацию, знаменитостей, готовых с ним общаться, стало ещё меньше. Особенно это касалось звёзд-мужчин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто захотел бы настолько безрассудно рисковать своей репутацией?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно потому, что он не представлял большого интереса для прессы, а смерть сама по себе — абсолютное табу, папарацци на сей раз проявили несвойственную им пощаду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако знай они, что на похороны пришли такие звёзды, как лауреаты премии «Оскар» Линь Сюань и Се И, то наверняка горько пожалели бы об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похороны организовала Линь Сюань, специально прилетевшая ради этого из-за границы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была единственной женщиной, которую Ду Юнь Сю любил по-настоящему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Десять лет назад индустрия развлечений находилась под жёстким контролем организованной преступности. Многих режиссёров и актёров принуждали сниматься в определённых фильмах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Сюань выделялась среди начинающих актёров того времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды в караоке-баре она привлекла внимание босса триады из соседней VIP-комнаты. Тот насильно затащил её к себе, заставив подавать напитки. А когда этого показалось мало, он мерзко ухмыльнулся и выдвинул куда более возмутительные требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Незадолго до этого другая актриса уже навлекла на себя гнев преступного мира: с неё сорвали одежду прямо у всех на глазах, когда она подверглась нападению, — и этот случай в итоге разрушил всю её карьеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Сюань побелела как полотно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все её спутники в караоке-баре были близкими друзьями, включая тогдашнего бойфренда, но никто не осмелился вмешаться, боясь разозлить гангстеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Униженная и перепуганная Линь Сюань посмотрела на своего парня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот избегал её взгляда, тихонько спрятавшись за чужие спины, — встретиться с ней глазами ему не хватило духу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Линь Сюань покраснели и наполнились слезами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,419 +558,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...367 lines deleted...]
-        <w:t/>
+        <w:t>Подавив собственный страх, он принялся извиняться перед главарём банды, умоляя того передумать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, гангстер отказался, и его гнев лишь разгорелся сильнее. Махнув рукой, он приказал своим подручным наброситься на Ду Юнь Сю, и те немедленно обрушили на него град ударов. В результате избиения у Ду Юнь Сю оказалась сломана лобная кость, а лицо опухло и покрылось синяками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Сюань безутешно рыдала в стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же Ду Юнь Сю стоял на своём, продолжая умолять гангстера не принуждать Линь Сюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ответ он получил новую жестокую порку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов вмешался человек с большими связями и убедил главаря банды пощадить Линь Сюань из уважения к его положению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда босс прекратил избиение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но взамен он потребовал, чтобы Ду Юнь Сю встал на колени и поклонился каждому из них в знак извинения, подвергнув его крайнему унижению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1214,467 +846,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...415 lines deleted...]
-        <w:t/>
+        <w:t>Позже его роман стал достоянием гласности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У человека, которого он любил, оказался исключительно проницательный агент: тот наотрез отказывался идти на уступки и полностью отрицал все обвинения, благодаря чему вторая сторона осталась совершенно незапятнанной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А его одного выставили на всеобщее обозрение, на растерзание прессы, которая обсуждала эту историю ещё очень долго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все забыли простую вещь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже для гомосексуализма нужны двое, чтобы сложились отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то время господствовавшие в обществе взгляды были далеко не такими открытыми, как сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие просто не могли принять подобного. Некоторые злонамеренные газеты и журналы описывали его в самых гнусных и оскорбительных выражениях, какие только можно вообразить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оскорбления и клевета обрушились на него всей тяжестью, словно невидимая рука, сжимающая горло с такой силой, что невозможно было дышать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Случались моменты полного отчаяния — моменты, когда ему приходили в голову мысли покончить со всем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,179 +1166,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Его менеджерская компания сочла его головной болью и попросту отстранила от работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И именно тогда Линь Сюань, уже прославленная актриса, получившая награду «Лучшая актриса», обратилась к продюсерам и режиссёрам, смиренно умоляя: «Пожалуйста, помогите Юнь Сю. Он действительно хороший человек, и его актёрская игра заслуживает похвалы...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только благодаря её вмешательству он пережил самый тяжёлый и низкий период своей карьеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1886,2659 +1294,1875 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2607 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
+        <w:t>Она прекрасная женщина, но её личная жизнь была полна трудностей, и она так и не нашла подходящего человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ду Юнь Сю порой думал: не будь он так сильно привязан к той девушке, он бы добивался Линь Сюань и остался с ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>\\\\\*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве ты не причинил ему достаточно вреда? Что ты здесь делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с холодным серым надгробием стояла Линь Сюань в строгом чёрном костюме. Никаких украшений, бледное лицо, красные глаза и слегка припухшие веки — явные следы недавних слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но слёзы она уже вытерла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это сдержанное, омытое слезами выражение лица дышало печальной красотой. Кто угодно, увидев её, был бы тронут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Актёрская игра Линь Сюань и правда была исключительной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В бесчисленных фильмах её чуть нахмуренные брови и глаза, полные печали, но одновременно решительной твёрдости, часто становились одним из её сильнейших орудий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И теперь, молча плача и обращаясь обвинительным тоном к стоявшему напротив высокому, внушительному и безупречно прямому мужчине, она обладала потрясающей, захватывающей дух красотой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ду Юнь Сю знал: на этот раз Линь Сюань не играла. Она искренне боролась за справедливость для него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть даже ценой оскорбления знаменитого, находящегося на пике славы ведущего актёра — Се И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда режиссёр Цзи хотел, чтобы главную роль сыграл Ду Юнь Сю, — а ведь это он дал эту возможность тебе! Именно так ты прославился и получил награду «Лучший актёр»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глаза Линь Сюань наполнились слезами, но в голосе зазвучало презрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто в тот вечер целовал трофей, клянясь любить его вечно? Или ты столько играл, что все твои обещания превратились в заученные фразы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокий, красивый мужчина даже на похороны явился в самой модной чёрной одежде, которая идеально подчёркивала его необузданную ауру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се И молчал, его красивое лицо оставалось холодным и бесстрастным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На нём слова Линь Сюань не отразились ни тенью раскаяния, зато они вернули воспоминания Ду Юнь Сю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда и он, и Се И участвовали в программе подготовки актёров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се И обладал врождённой красотой, а в его взгляде читалось озорство. Когда он усмехался с лукавым прищуром, от него исходил харизматичный, необузданный шарм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наставник программы как-то заметил, что Се И — исключительно умный актёр, а его поразительная внешность сулит ему скорую славу. Но Ду Юнь Сю был актёром от природы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наделённый необычайным талантом, он обладал глубокой эмоциональной глубиной и взрывной, сокрушительной силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его игра владела мощью, что потрясала до глубины души, — мощью, способной встревожить и обескуражить даже партнёров по сцене!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя внешность его казалась непримечательной, он был золотой рыбкой в пруду. Когда подует ветер удачи, он непременно взлетит до самых небес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав такое, Ду Юнь Сю не мог сдержать радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, будучи человеком скромным и непритязательным, он воспринял это всего лишь как ободряющую похвалу наставника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот Се И с того самого момента начал всё теснее сближаться с ним, то и дело обсуждая мысли и опыт, касающиеся актёрского мастерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Ду Юнь Сю, так уж вышло, поделился с ним кое-какими своими размышлениями...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже Се И выбрал путь кумира: он сыграл несколько главных ролей, сводивших юных девушек с ума, и обрёл колоссальную популярность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время Ду Юнь Сю довольствовался лишь второстепенными ролями — и старался исполнять их как можно лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут случилось неожиданное: режиссёр Цзи, настоящий титан индустрии развлечений тех лет, обратился к Ду Юнь Сю и пригласил его на пробы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр Цзи внёс в кино огромный вклад, став поистине эпохальной фигурой для всей индустрии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его фильмы удостаивались международных наград. Десять лет назад он был единственным в мире развлечений, кто достиг таких высот и получил мировое признание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К нему относились с глубочайшим уважением, выказывая почтение в его присутствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже пресса не смела его задевать, воздерживаясь от критики и выдумывания скандалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Актёров, снявшихся в фильмах режиссёра Цзи, сравнивали с теми, кто «прокатился на Роллс-Ройсе»: их звёздный статус взлетал до невиданных высот, они пользовались беспрецедентным престижем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь вы прежде никем — стоило режиссёру Цзи вас заметить, и ваша рыночная стоимость взлетала в геометрической прогрессии!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воистину это походило на прыжок через врата дракона: прошедшие сквозь них становились драконами, неузнаваемо преобразившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, несмотря на успешные пробы, Ду Юнь Сю отказался от этой золотой возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решение вызвало у окружающих полное недоумение: Ду Юнь Сю сошёл с ума?! Он больше не хочет быть актёром или попросту отказывается играть по правилам индустрии?! Отвергнуть благосклонность самого режиссёра Цзи?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге роль получил — Се И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и другие ведущие актёры, снимавшиеся у режиссёра Цзи до него, Се И встретили с восторгом. Он безоговорочно получил награду «Лучший актёр» в том году, вознесясь на невиданную доселе высоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все топ-актёры-айдолы, прежде способные составить ему конкуренцию, теперь остались далеко позади — благодаря этому вескому фильму и его наградам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С того момента у Се И больше не было серьёзных соперников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>\\\\\\\*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для многих скрытые причины так и остались загадкой, а поступок Ду Юнь Сю — совершенно необъяснимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и он, и Се И знали правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобно тому как гадкий утёнок всегда восхищался грациозным лебедем, так и обычный человек когда-то засматривался на несравненно прекрасного принца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На человека, столь же ослепительного и сияющего, как Се И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, Се И никогда не догадывался, что одна ничем не примечательная душа в учебном классе всё это время молча наблюдала за ним; он также не знал, что его собственный подход — направленный, как он считал, лишь на оттачивание актёрского мастерства — тайно радовал другого долгие часы, заставляя до глубокой ночи вновь и вновь переживать каждое движение бровей, каждую озорную улыбку...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то время Ду Юнь Сю был слишком идеалистичен, его молодое, нежное сердце ещё не знало суровости мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любить со всей силой, безрассудно и без оглядки... Он сомневался, что смог бы так поступить теперь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Идя на всё большее число компромиссов, Ду Юнь Сю постепенно понял: эмоции в большинстве своём — всего лишь представление, рассчитанное на случай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слава и известность — за них люди готовы были бороться изо всех сил, прибегая к любым средствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Се И в то время... вероятно, не был исключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта история подготовлена командой «Вебновелс».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если вам понравилось, поставьте лайк и оставьте комментарий!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>