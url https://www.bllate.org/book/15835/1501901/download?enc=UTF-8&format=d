--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старая госпожа тоже не скучала. Когда молока стало слишком много, Юаньцзин научил её хитрости: делать сухую смесь и молочные ириски. Старуха вместе с Младшей госпожой Сун быстро освоили нехитрое производство, и за два года обе скопили себе неплохое приданое. Деньги в руках придавали женщинам уверенности, а лица их светились здоровьем и спокойствием.</w:t>
+        <w:t>Старая госпожа тоже не скучала. Когда молока стало слишком много, Юаньцзин научил её хитрости: делать сухую смесь и молочные ириски. Старуха вместе с Младшей госпожой Сун быстро освоили нехитрое производство, и за два года обе скопили себе неплохую заначку. Деньги в руках придавали женщинам уверенности, а лица их светились здоровьем и спокойствием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Семья Тао Дачжу пришла проводить племянника в полном составе. Маленькая Четвертая (ставшая теперь Третьей) осталась дома, а Тао Дая, которой давно пора было подыскивать жениха, так и ходила в девках. Она стала еще молчаливее, проводя все дни в заботах о младших. Нынешняя Эръя тоже притихла — тень поступков их матери и сбежавшей сестры всё еще лежала на этом доме.</w:t>
+        <w:t>Семья Тао Дачжу пришла проводить племянника в полном составе. Маленькая Четвертая (ставшая теперь Третьей) только что родилась, поэтому осталась дома, а Тао Дая, которой давно пора было подыскивать жениха, так и ходила в девках. Она стала еще молчаливее, проводя все дни в заботах о младших. Нынешняя Эръя тоже притихла — тень поступков их матери и сбежавшей сестры всё еще лежала на этом доме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>