--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше, сопровождая родных, Юаньцзин не мог развлечься в полную силу — нужно было присматривать за матерью и братом. Теперь же он чувствовал себя свободным. Юноша с лёгкостью разгадал две сложные загадки и выиграл пару фонарей. На этот раз он намеренно отдал Му Чэнъаню фонарь, украшенный изображениями кроликов, а себе оставил тот, на котором были запечатлены театральные герои.</w:t>
+        <w:t>Раньше, сопровождая родных, Юаньцзин не мог развлечься в полную силу — нужно было присматривать за бабушкой, матерью и братом. Теперь же он чувствовал себя свободным. Юноша с лёгкостью разгадал две сложные загадки и выиграл пару фонарей. На этот раз он намеренно отдал Му Чэнъаню фонарь, украшенный изображениями кроликов, а себе оставил тот, на котором были запечатлены театральные герои.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Жусун, опасаясь супруги, сбавил тон. Он понимал: если Му Цзиньсюань действительно дорог государю, то дни его сына сочтены.</w:t>
+        <w:t>Заместитель министра Янь, опасаясь супруги, сбавил тон. Он понимал: если Му Цзиньсюань действительно дорог государю, то дни его сына сочтены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>