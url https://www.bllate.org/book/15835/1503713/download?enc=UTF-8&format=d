--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам Юаньцзин оставался невозмутим, но его отец, Тао Даюн, от такого известия едва не обезумел от восторга. Его сын занял третье место! Это означало, что и дворцовые экзамены он сдаст блестяще. Титул цзиньши был практически в кармане. Предки семьи Тао, должно быть, улыбались с небес, ведь он родил сына, ставшего цзиньши! Их семья войдёт в ряды чиновников.</w:t>
+        <w:t>Сам Юаньцзин оставался невозмутим, но его отец, Тао Даюн, от такого известия едва не обезумел от восторга. Его сын занял третье место! Это означало, что и дворцовые экзамены он сдаст блестяще. Титул цзиньши был практически в кармане. Предки семьи Тао, должно быть, улыбались с небес, ведь у него родился сын, ставший цзиньши! Их семья войдёт в ряды чиновников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ди Жун, находившийся в это время в ямыне, послал человека к доске с результатами, как только её вывесили, чтобы узнать всё из первых уст. Поэтому, когда прибыл Тао Цзы, он уже был в курсе и с широкой улыбкой сказал:</w:t>
+        <w:t>Ди Жун, находившийся в это время в ямене, послал человека к доске с результатами, как только её вывесили, чтобы узнать всё из первых уст. Поэтому, когда прибыл Тао Цзы, он уже был в курсе и с широкой улыбкой сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он выглянул наружу. Действительно, процессия новых цзиньши, возглавляемая чжуанъюанем, уже подъезжала. Му Чэнъань мгновенно нашёл взглядом Тао Юаньцзина, ехавшего третьим. И дело было не в том, что влюблённые глаза видят иначе. Просто и чжуанъюань, и баньян заметно уступали ему в красоте.</w:t>
+        <w:t>Он выглянул наружу. Действительно, процессия новых цзиньши, возглавляемая чжуанъюанем, уже подъезжала. Му Чэнъань мгновенно нашёл взглядом Тао Юаньцзина, ехавшего третьим. И дело было не в том, что влюблённые глаза видят иначе. Просто и чжуанъюань, и Банъянь заметно уступали ему в красоте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,83 +3566,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что ты сказал, Юаньцзин? Я не слышу.</w:t>
-[...31 lines deleted...]
-        <w:t>Он редко называл себя «я» в присутствии Юаньцзина, обычно используя более формальное «этот князь». Сейчас это простое «я» прозвучало особенно интимно. Мочки ушей Юаньцзина вспыхнули ещё ярче, но он ни за что не повторил бы сказанного. На самом деле он пробормотал, что это не он не вырос, а Му Чэнъань слишком стар. Разве он виноват, что в этой жизни тот настолько его старше?</w:t>
+        <w:t>— Что ты сказал, Юаньцзин? Этот князь не слышит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он редко называл себя «этим князем» в присутствии Юаньцзина, и сейчас это формальное обращение прозвучало особенно интимно. Мочки ушей Юаньцзина вспыхнули ещё ярче, но он ни за что не повторил бы сказанного. На самом деле он пробормотал, что это не он не вырос, а Му Чэнъань слишком стар. Разве он виноват, что в этой жизни тот настолько его старше?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>