--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, ничего-то ты не смыслишь... — невестка снова наградила мужа тумаком. — А если Юаньцзин на склоне лет приведет в наш дом не невестку, а... зятя? Что ты тогда скажешь?</w:t>
+        <w:t>— Ох, ничего-то ты не смыслишь... — невестка снова наградила мужа тумаком. — А если Юаньцзин на склоне лет приведет в наш дом не невестку, а... мужа? Что ты тогда скажешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Пусть будет зять, — рассудили они. — Главное, чтобы рядом с Юаньцзином был кто-то надежный, кто поддержит его в старости. А если захочется понянчить внуков, так ведь Юаньцзэ подрастет, женится и нарожает детей. Одного отдадим Юаньцзину на воспитание, вот и будет кому стакан воды подать».</w:t>
+        <w:t>«Пусть будет муж, — рассудили они. — Главное, чтобы рядом с Юаньцзином был кто-то надежный, кто поддержит его в старости. А если захочется понянчить внуков, так ведь Юаньцзэ подрастет, женится и нарожает детей. Одного отдадим Юаньцзину на воспитание, вот и будет кому стакан воды подать».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Погоди, так что, и впрямь будет зять? И вы с мамой согласны?!</w:t>
+        <w:t>— Погоди, так что, и впрямь будет муж? И вы с мамой согласны?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>