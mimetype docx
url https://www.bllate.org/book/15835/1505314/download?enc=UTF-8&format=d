--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -78,115 +78,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ло Юнхай, уже предвкушая, как именно он расправится с сыном за этот урок, поспешил к резиденции евнуха Лю. С собой он взял ворох ценных бумаг, диковинные безделушки и двух новых красавиц — лишь бы умилостивить вельможу.</w:t>
-[...63 lines deleted...]
-        <w:t>Поэтому, хоть подношения и новых наложниц он принял, видеть Ло Юнхая он отказался. Сделка по продаже соли была немедленно расторгнута, а купцу передали краткий, но грозный приказ: найти наглеца и доставить во дворец, иначе семье Ло несдобровать.</w:t>
+        <w:t>Ло Юнхай, уже предвкушая, как именно он расправится с сыном за этот урок, поспешил к резиденции евнуха Лю. С собой он взял серебряные векселя, диковинные безделушки и двух новых красавиц — лишь бы умилостивить вельможу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Лю Фу был задет за живое. Сама мысль о том, что какой-то шуанъэр из семьи мелкого торговца посмел выказать ему пренебрежение, не давала покоя. В извращенном уме старого кастрата это выглядело как прямое оскорбление: дескать, мальчишка побрезговал служить такому, как он. Обида была столь глубока, что никакое золото не могло её залечить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, хоть подношения и новых наложниц он принял, видеть Ло Юнхая он отказался. Сделка по продаже соли была немедленно расторгнута, а купцу передали краткий, но грозный приказ: найти наглеца и доставить к нему, иначе семье Ло несдобровать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не теряя времени, он приступил к тренировкам. Используя каждую свободную минуту в лесу, Юаньцзин практиковал гун «Космическая орбита Тайцзи». Благодаря живительной влаге из духовного источника, ему удалось вновь пробудить внутреннюю энергию. Почувствовав, как по жилам разливается былая сила, Юаньцзин наконец обрел уверенность.</w:t>
+        <w:t>Не теряя времени, он приступил к тренировкам. Используя каждую свободную минуту в лесу, Юаньцзин практиковал гун «Космическая орбита Тайцзи». Благодаря живительной влаге из духовного источника, ему удалось вновь пробудить внутреннюю силу. Почувствовав, как по жилам разливается былая сила, Юаньцзин наконец обрел уверенность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Между тем Ло Юнхай, перевернувший вверх дном весь Нинчэн и окрестные горы, так и не нашел ни следа своего сына. От злости и тревоги у него на губах высыпала лихорадка. Мачеха подливала масла в огонь, и если бы Юаньцзин сейчас попался отцу на глаза, тот, верно, велел бы забить его палками. Гнев Лю Фу уже начал сказываться на делах: конкуренты, почуяв немилость вельможи к дому Ло, принялись наперебой вставлять им палки в колеса.</w:t>
+        <w:t>Между тем Ло Юнхай, перевернувший вверх дном весь Нинчэн и окрестные горы, так и не нашел ни следа своего сына. От злости и тревоги он почти задыхался от ярости. Мачеха подливала масла в огонь, и если бы Юаньцзин сейчас попался отцу на глаза, тот, верно, велел бы забить его палками. Гнев Лю Фу уже начал сказываться на делах: конкуренты, почуяв немилость вельможи к дому Ло, принялись наперебой вставлять им палки в колеса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я... я младший сын из семьи Чжан, — дрожащим голосом ответил несчастный.</w:t>
+        <w:t>— Я... я сын наложницы из семьи Чжан, — дрожащим голосом ответил несчастный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>