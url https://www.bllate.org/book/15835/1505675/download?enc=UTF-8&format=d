--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Минъюй не мог не замечать, что его тело восстанавливается с невероятной скоростью. Он и раньше лечился у императорских лекарей, но мастерство Ло Юаньцзина превосходило их всех. Снадобья, которые тот готовил, приносили мгновенное облегчение, а мази не только заживляли раны, но и помогали шрамам бледнеть.</w:t>
+        <w:t>Сяо Минъюй не мог не замечать, что его тело восстанавливается с невероятной скоростью. Он и раньше лечился у императорских лекарей, но мастерство Юаньцзина превосходило их всех. Снадобья, которые тот готовил, приносили мгновенное облегчение, а мази не только заживляли раны, но и помогали шрамам бледнеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,115 +110,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мальчик терзался сомнениями. С одной стороны, его психологическая защита давала трещину, пасуя перед заботой Ло Юаньцзина, с другой — подопечный неустанно твердил себе, что этот человек не так прост и наверняка преследует корыстные цели.</w:t>
-[...63 lines deleted...]
-        <w:t>Вот и сейчас мужчина заметил, что мальчик, хоть и держит перед собой книгу, совсем не читает. Малыш нахмурился, погрузившись в глубокие раздумья. Ло Юаньцзин подошел и привычным жестом взъерошил ему волосы.</w:t>
+        <w:t>Мальчик терзался сомнениями. С одной стороны, его психологическая защита давала трещину, пасуя перед заботой Юаньцзина, с другой — подопечный неустанно твердил себе, что этот человек не так прост и наверняка преследует корыстные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы лекарь знал мысли ребенка, он бы лишь подтвердил его догадки: да, цели у него имелись, и весьма далекоидущие. Он намеревался «вырастить» свою любовь. Конечно, сейчас Юаньцзин относился к Сяо Минъюю как к ребенку, позволяя себе лишь легкие поддразнивания, ведь в этом восьмилетнем теле еще не было памяти о прошлых жизнях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот и сейчас мужчина заметил, что мальчик, хоть и держит перед собой книгу, совсем не читает. Малыш нахмурился, погрузившись в глубокие раздумья. Юаньцзин подошел и привычным жестом взъерошил ему волосы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мальчик резонно рассудил: раз Ло Юаньцзин сумел так искусно загримировать его и Чжан Чжи, значит, и сам он носит маску.</w:t>
+        <w:t>Мальчик резонно рассудил: раз Юаньцзин сумел так искусно загримировать его и Чжан Чжи, значит, и сам он носит маску.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Весть о смерти Лю Фу наконец достигла Нинчэна. Ло Юнхай, узнав об этом, поспешил домой, дрожа от страха. Он боялся, что его причастность к делам евнуха всплывет на поверхность. Кто мог осмелиться убить любимца Драгоценной наложницы?</w:t>
+        <w:t>Весть о смерти Лю Фу наконец достигла Нинчэна. Ло Юнхай, узнав об этом, поспешил домой, дрожа от страха. Он боялся, что его причастность к делам евнуха всплывет на поверхность. Кто мог осмелиться убить любимца Гуйфэй?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В прошлой жизни их судьбы сложились иначе. Ло Юаньцзин каким-то образом очаровал Сяо Минжуя, и семья Чжао, боясь гнева принца, поспешно выдала Чжао Ханя замуж подальше от столицы, лишив его всяких перспектив. Он прожил несчастную жизнь, наблюдая, как Ло Юаньцзин из наложницы превращается в императрицу, а затем и в Хуанхоу-мать.</w:t>
+        <w:t>В прошлой жизни их судьбы сложились иначе. Ло Юаньцзин каким-то образом очаровал Сяо Минжуя, и семья Чжао, боясь гнева принца, поспешно выдала Чжао Ханя замуж подальше от столицы, лишив его всяких перспектив. Он прожил несчастную жизнь, наблюдая, как Ло Юаньцзин из наложницы превращается в Гуйфэй, а затем и в Хуанхоу-мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>