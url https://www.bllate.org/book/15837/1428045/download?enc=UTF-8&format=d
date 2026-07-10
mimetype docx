--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Начальник Чэнь.</w:t>
+        <w:t>— Замначальника Чэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,83 +2478,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если есть поручения — я весь во внимании. — Он указал на деда: — Начальник Чэнь, это мой дед. Сейчас на покое, а раньше тоже у нас в участке трудился.</w:t>
-[...31 lines deleted...]
-        <w:t>— О, здравствуйте, начальник Чэнь! — Старик Юэ немного смутился. Когда Чэнь Суя перевели к ним, он уже вышел в отставку, так что знакомства не случилось. Его кругом общения были старый начальник и пара-тройка ветеранов.</w:t>
+        <w:t>— Если есть поручения — я весь во внимании. — Он указал на деда: — Замначальника Чэнь, это мой дед. Сейчас на покое, а раньше тоже у нас в участке трудился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, здравствуйте, замначальника Чэнь! — Старик Юэ немного смутился. Когда Чэнь Суя перевели к ним, он уже вышел в отставку, так что знакомства не случилось. Его кругом общения были старый начальник и пара-тройка ветеранов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>