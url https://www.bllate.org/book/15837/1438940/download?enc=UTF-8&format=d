--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твой аппарат трезвонил без умолку, спать тебе мешал. Вот я его и забрал. Вон он, на столе лежит. — Старик не удержался от ворчания: — Лег спать — так спи по-человечески. Зачем телефон под подушку совать? Думаешь, раз новый, так он целебный? У этих новинок радиация так и прет, опухоль наживешь!</w:t>
+        <w:t>— Твой аппарат трезвонил без умолку, спать тебе мешал. Вот я его и забрал. Вон он, на столе лежит. — Старик не удержался от ворчания: — Лег спать — так спи по-человечески. Зачем телефон под подушку совать? Думаешь, раз новый, так он теперь сокровище? У этих новинок радиация так и прет, опухоль наживешь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Став заместителем начальника отдела тяжких преступлений, Юэ Цянь давно забыл о плановых дежурствах, но работы у него было в разы больше, и интенсивность её зашкаливала. Давление по делам, которые нужно было раскрыть в кратчайшие сроки, выдержал бы далеко не каждый.</w:t>
+        <w:t>Став заместителем командира Отдела по расследованию тяжких преступлений, Юэ Цянь давно забыл о плановых дежурствах, но работы у него было в разы больше, и интенсивность её зашкаливала. Давление по делам, которые нужно было раскрыть в кратчайшие сроки, выдержал бы далеко не каждый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они ездили в деревню Хуэйпин поглазеть на суету вокруг дома Ли Фухая, на поминках выступал артист. Мужская стать под женским гримом, пронзительный голос — это было самое яркое воспоминание той ночи. Юэ Цянь из «того мира» обмолвился, что тоже был на похоронах Ли Фухая, но офицер его там так и не увидел.</w:t>
+        <w:t>Когда они ездили в деревню Хуэйпин поглазеть на суету вокруг дома Ли Фухая, на поминках выступал артист. Мужская стать под женским гримом, пронзительный голос — это было самое яркое воспоминание той ночи. Позже Инь Мо обмолвился, что тоже был на похоронах Ли Фухая, но офицер его там так и не увидел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>