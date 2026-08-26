--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ли приложил все усилия, чтобы очаровать женщину, неоднократно бывал на семейных встречах сестёр и собрал доказательства участия Чжу Мэйцзюань в контрабанде. Когда началась операция, его личность была раскрыта, и он бросил возлюбленную. Младшая сестра оказалась за решёткой по её вине, а мужчина, которому она отдала всю себя, оказался предателем. Чжу Мэйфэн была раздавлена горем. Но она по-настоящему его полюбила и несколько раз пыталась вернуть.</w:t>
+        <w:t>Хэ Ли приложил все усилия, чтобы очаровать женщину, неоднократно бывал на семейных встречах сестёр и собрал доказательства участия Чжу Мэйцзюань в контрабанде. Когда началась операция, его личность была раскрыта, и он бросил возлюбленную. Вторая сестра оказалась за решёткой по своей вине, а мужчина, которому она отдала всю себя, оказался предателем. Чжу Мэйфэн была раздавлена горем. Но она по-настоящему его полюбила и несколько раз пыталась вернуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>