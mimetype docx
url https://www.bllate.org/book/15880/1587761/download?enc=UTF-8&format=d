--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я принц! Наследный принц! Единственный законный наследник Преисподней! Как ты смеешь запирать меня в этом богом забытом месте? Не боишься, что отец, вернувшись, казнит тебя? А ну-ка, выпусти меня!</w:t>
+        <w:t>— Я принц! Наследный принц! Единственный законный наследник Царства Демонов! Как ты смеешь запирать меня в этом богом забытом месте? Не боишься, что отец, вернувшись, казнит тебя? А ну-ка, выпусти меня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор как отец, взяв с собой элиту Преисподней, отправился к Стене Мира, чтобы вместе с Богом Света Мессиером и армией людей сражаться со злым богом, пытавшимся разрушить Стену Мира и вторгнуться в мир Мессиер, равновесие в Преисподней рухнуло.</w:t>
+        <w:t>С тех пор как отец, взяв с собой элиту Царства Демонов, отправился к Стене Мира, чтобы вместе с Богом Света Мессиером и армией людей сражаться со злым богом, пытавшимся разрушить Стену Мира и вторгнуться в мир Мессиер, равновесие в Царстве Демонов рухнуло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рэйки, как единственный оставшийся в Преисподней член королевской семьи и наследный принц, был вынужден взять на себя командование и стать новым главнокомандующим.</w:t>
+        <w:t>Рэйки, как единственный оставшийся в Царстве Демонов член королевской семьи и наследный принц, был вынужден взять на себя командование и стать новым главнокомандующим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он любил его, давно любил, и это было секретом Полишинеля во всей Преисподней.</w:t>
+        <w:t>Он любил его, давно любил, и это было секретом Полишинеля во всем Царстве Демонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз мятежники побеждены, аристократы усмирены, и в Преисподней больше нет войны… то и держать меня здесь больше нет смысла, да?</w:t>
+        <w:t>— Раз мятежники побеждены, аристократы усмирены, и в Царстве Демонов больше нет войны… то и держать меня здесь больше нет смысла, да?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>