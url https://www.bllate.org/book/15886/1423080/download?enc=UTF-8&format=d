--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был всего лишь новичком, впервые попавшим в игру, но уже обладал такой смелостью, чтобы нарушать правила карточного поля ради своей цели.</w:t>
+        <w:t>Он был всего лишь новичком, впервые попавшим в игру, но уже обладал такой смелостью, чтобы разрушать объекты карточного поля ради своей цели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда тварь полностью вылезла наружу, игроки с опозданием поняли, что это та самая зелёноголовая курица, которую они видели утром на кладбище.</w:t>
+        <w:t>Когда тварь полностью вылезла наружу, игроки с опозданием поняли, что это тот самый зеленоголовый петух, которого они видели утром на кладбище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почувствовав неладное, тот обернулся. Зелёноголовая курица со светящимися глазами, склонив голову набок, молча стояла прямо за ним.</w:t>
+        <w:t>Почувствовав неладное, тот обернулся. Зеленоголовый петух со светящимися глазами, склонив голову набок, молча стоял прямо за ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но было поздно. Зелёноголовая курица резко взлетела и вцепилась ему в лицо.</w:t>
+        <w:t>Но было поздно. Зеленоголовый петух резко взлетел и вцепился ему в лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А самая большая, зелёноголовая курица, убрала крылья с головы погибшего. Иту отчётливо увидел под ними множество круглых ртов, присосавшихся к коже и налитых кровью.</w:t>
+        <w:t>А самый большой зеленоголовый петух убрал крылья с головы погибшего. Иту отчётливо увидел под ними множество круглых ртов, присосавшихся к коже и налитых кровью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Фэй постоянно говорил не по делу. Сколько раз его предупреждали, он всё пропускал мимо ушей. На кладбище, чтобы подшутить над Жуань Мэнмэн, он специально упомянул примету о зелёноголовой курице и кровопролитии. И вот теперь он лежал здесь.</w:t>
+        <w:t>Линь Фэй постоянно говорил не по делу. Сколько раз его предупреждали, он всё пропускал мимо ушей. На кладбище, чтобы подшутить над Жуань Мэнмэн, он специально упомянул примету о зеленоголовом петухе и кровопролитии. И вот теперь он лежал здесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В команде было двое новичков, от которых было мало толку, а задание старосты нужно было выполнить. Ведь от того, будет ли готова стела, напрямую зависел их последний ритуал. И появление карты двери, скорее всего, было связано со стелой.</w:t>
+        <w:t>В команде было двое новичков, от которых было мало толку, а задание старосты нужно было выполнить. Ведь от того, будет ли готова стела, напрямую зависел их последний ритуал. И появление карты двери побега, скорее всего, было связано со стелой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Пожалуйста, приложите усилия для завершения сюжета, чтобы достичь цели и обновить карту двери!]</w:t>
+        <w:t>[Пожалуйста, приложите усилия для завершения сюжета, чтобы достичь цели и обновить карту двери побега!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>