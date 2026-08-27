--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже если бы Фу Сюэ не заговорила об этом, Иту и не собирался скрывать полученную информацию. Несмотря на то, что он раздобыл ключевой предмет — молоток — и даже одолел бумажного человека, он всё ещё оставался новичком. А для новичка, где бы тот ни находился, излишняя демонстрация своих способностей — глупость. К тому же юноше нужно было, чтобы Чжан Цюэшань и Фу Сюэ объяснили ему правила карточного поля; карту двери этой локации они до сих пор не нашли. Вполне возможно, что она уже появилась, просто игроки её не заметили.</w:t>
+        <w:t>Даже если бы Фу Сюэ не заговорила об этом, Иту и не собирался скрывать полученную информацию. Несмотря на то, что он раздобыл ключевой предмет — молоток — и даже одолел Бумажного человека из человеческой кожи, он всё ещё оставался новичком. А для новичка, где бы тот ни находился, излишняя демонстрация своих способностей — глупость. К тому же юноше нужно было, чтобы Чжан Цюэшань и Фу Сюэ объяснили ему правила карточного поля; карту двери этой локации они до сих пор не нашли. Вполне возможно, что она уже появилась, просто игроки её не заметили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина, по всей видимости, и была невесткой Мэн Итяня. И, как и в случае с Лю Чэном, её, вероятно, убили тем же молотком, что староста одолжил у Каменщика Лю. Но её судьба оказалась ещё ужаснее: даже после смерти ей не дали покоя, содрав кожу и сделав из неё бумажного человека.</w:t>
+        <w:t>Женщина, по всей видимости, и была невесткой Мэн Итяня. И, как и в случае с Лю Чэном, её, вероятно, убили тем же молотком, что староста одолжил у Каменщика Лю. Но её судьба оказалась ещё ужаснее: даже после смерти ей не дали покоя, содрав кожу и сделав из неё Бумажного человека из человеческой кожи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Есть, — Иту поднял глаза. — Каменщик Лю сказал, что в день священнодействия возвращаются те люди.</w:t>
+        <w:t>— Есть, — Иту поднял глаза. — Каменщик Лю сказал, что в день деревенского ритуала возвращаются те люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Значит, завтра во время церемонии ключевым будет найти ту самую стелу. Карта двери, скорее всего, связана с ней.</w:t>
+        <w:t>Значит, завтра во время деревенского ритуала ключевым будет найти ту самую стелу. Карта двери, скорее всего, связана с ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, что вы все здесь, — первой заговорила Хуан Тяньфан. — Обряд скоро начнётся. Мы только что спускались вниз посмотреть. Они возвели помост перед входом в храм.</w:t>
+        <w:t>— Хорошо, что вы все здесь, — первой заговорила Хуан Тяньфан. — Деревенский ритуал скоро начнётся. Мы только что спускались вниз посмотреть. Они возвели помост перед входом в Божественный Храм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иту также увидел сооружение, о котором говорили Хуан Тяньфан и остальные. Оно было возведено прямо перед плотно закрытыми воротами святилища, на расстоянии около метра. Помост был невысоким, всего лишь до голени, но на нём было установлено шесть прямых железных столбов высотой в два метра.</w:t>
+        <w:t>Иту также увидел сооружение, о котором говорили Хуан Тяньфан и остальные. Оно было возведено прямо перед плотно закрытыми воротами Божественного Храма, на расстоянии около метра. Помост был невысоким, всего лишь до голени, но на нём было установлено шесть прямых железных столбов высотой в два метра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А стела, в свою очередь, находилась в храме за помостом. Как ни крути, им придётся спуститься, стиснув зубы.</w:t>
+        <w:t>А стела, в свою очередь, находилась в Божественном Храме за помостом. Как ни крути, им придётся спуститься, стиснув зубы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>