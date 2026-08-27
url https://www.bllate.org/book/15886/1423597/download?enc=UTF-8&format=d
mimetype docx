--- v0 (2026-05-23)
+++ v1 (2026-08-27)
@@ -46,115 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Путь от дома старосты до храма занимал всего несколько минут, но для игроков он растянулся в вечность, полную страха. Иту заметил, что среди окружавших их селян были не только утопленники — многие выглядели как обычные люди, если не считать отсутствующего взгляда и заторможенных движений. Словно их ассимилировали. Юноша отвёл взгляд, на душе было тяжело.</w:t>
-[...63 lines deleted...]
-        <w:t>Войти в храм — означало ступить на порог смерти, но там же был и путь к спасению.</w:t>
+        <w:t>Путь от дома старосты до Божественного Храма занимал всего несколько минут, но для игроков он растянулся в вечность, полную страха. Иту заметил, что среди окружавших их селян были не только утопленники — многие выглядели как обычные люди, если не считать отсутствующего взгляда и заторможенных движений. Словно их ассимилировали. Юноша отвёл взгляд, на душе было тяжело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре перед ними показался помост. Их, словно рабов на казнь, подвели и заставили подняться. И тут все заметили, что висевший на красных воротах Божественного Храма железный замок исчез. Иту не знал, как именно будет проходить Деревенский ритуал, но был уверен, что это неразрывно связано с тем, что находится внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Войти в Божественный Храм — означало ступить на порог смерти, но там же был и путь к спасению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В этом году на ритуал пришло слишком мало народу, боюсь, на всех не хватит.</w:t>
+        <w:t>— В этом году на Деревенский ритуал пришло слишком мало народу, боюсь, на всех не хватит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он тут же присоединился к ним. Дверь храма была тяжёлой, и даже без замка открыть её оказалось нелегко. Втроём они не могли сдвинуть её с места.</w:t>
+        <w:t>Он тут же присоединился к ним. Дверь Божественного Храма была тяжёлой, и даже без замка открыть её оказалось нелегко. Втроём они не могли сдвинуть её с места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот поспешно поднял товарища и, поддерживая его, быстро направился к воротам храма.</w:t>
+        <w:t>Тот поспешно поднял товарища и, поддерживая его, быстро направился к воротам Божественного Храма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуан Тяньфан, дрожащими руками сбросив с себя остатки оков, не оглядываясь, бросилась в храм. В этот момент Нефритовая Собака издала последний жалобный вой и исчезла.</w:t>
+        <w:t>Хуан Тяньфан, дрожащими руками сбросив с себя остатки оков, не оглядываясь, бросилась в Божественный Храм. В этот момент Нефритовая Собака издала последний жалобный вой и исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но двигались они быстро. Парень, бежавший следом за Хуан Тяньфан, едва увернулся от щелкнувших челюстей. Оставалось всего несколько шагов. Он видел, как Чжао Хайчуань втащил спутницу внутрь и без колебаний начал закрывать ворота храма.</w:t>
+        <w:t>Но двигались они быстро. Парень, бежавший следом за Хуан Тяньфан, едва увернулся от щелкнувших челюстей. Оставалось всего несколько шагов. Он видел, как Чжао Хайчуань втащил спутницу внутрь и без колебаний начал закрывать ворота Божественного Храма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Хайчуань холодно посмотрел на него и снова поднял свой багровый клинок.</w:t>
+        <w:t>Чжао Хайчуань холодно посмотрел на него и снова поднял свой багровый Клинок-обезглавливатель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,83 +1998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только тогда Чжао Хайчуань опомнился и заклинил дверь своим клинком, чтобы монстры не прорвались снова, когда огонь погаснет.</w:t>
-[...31 lines deleted...]
-        <w:t>После этого в храме надолго воцарилась тишина.</w:t>
+        <w:t>Только тогда Чжао Хайчуань опомнился и заклинил дверь своим Клинком-обезглавливателем, чтобы монстры не прорвались снова, когда огонь погаснет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого в Божественном Храме надолго воцарилась тишина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>