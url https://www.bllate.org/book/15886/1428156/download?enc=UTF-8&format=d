--- v0 (2026-05-20)
+++ v1 (2026-08-27)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[С вашего счёта списано 100 очков. Добро пожаловать в магазин №79316 в следующий раз!]</w:t>
+        <w:t>[С вашего счёта списано 100 очков JR. Добро пожаловать в магазин №79316 в следующий раз!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иту отошёл в сторону, освобождая место, и с каменным лицом обратился к свиной голове, чья рука при раздаче явно не дрожала:</w:t>
+        <w:t>Иту отошёл в сторону, освобождая место, и с каменным лицом обратился к свиной голове, чья рука при раздаче заметно дрожала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иту нашёл это странным. Он проследил за её взглядом и увидел, как Си Тао кокетничает с Мучэн. Они придвинулись друг к другу, и атмосфера вокруг них была довольно специфической. Тем временем Ван Сяолэй и Цюй Бай тоже встали из-за стола.</w:t>
+        <w:t>Иту нашёл это странным. Он проследил за её взглядом и увидел, как Си Тао кокетничает с Мучэном. Они придвинулись друг к другу, и атмосфера вокруг них была довольно специфической. Тем временем Ван Сяолэй и Цюй Бай тоже встали из-за стола.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ученик, это твоя вторая покупка, так что с тебя десять тысяч очков.</w:t>
+        <w:t>— Ученик, это твоя вторая покупка, так что с тебя десять тысяч очков JR.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>