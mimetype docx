--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он как раз подбирал слова, чтобы обратиться к ней, как комендантша равнодушно взглянула на него, повернулась, сняла со стены ключ и протянула ему. Затем, обведя взглядом всех присутствующих, она нетерпеливо бросила:</w:t>
+        <w:t>Он как раз подбирал слова, чтобы обратиться к ней, как тётушка-комендант равнодушно взглянула на него, повернулась, сняла со стены ключ и протянула ему. Затем, обведя взглядом всех присутствующих, она нетерпеливо бросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поднявшись наверх, они обнаружили, что общежитие было смешанным. Третий этаж и ниже — мужские комнаты, четвёртый и выше — женские. Всего пять этажей. Проход между этажами преграждала железная дверь, которую комендантша запирала в определённое время.</w:t>
+        <w:t>Поднявшись наверх, они обнаружили, что общежитие было смешанным. Третий этаж и ниже — мужские комнаты, четвёртый и выше — женские. Всего пять этажей. Проход между этажами преграждала железная дверь, которую тётушка-комендант запирала в определённое время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под игровой панелью появилось уведомление о начале режима голосования. Юноша бегло просмотрел его. Из-за задержки вещания чат был оживлённым.</w:t>
+        <w:t>Под игровой панелью появилось уведомление о начале режима голосования за билеты. Юноша бегло просмотрел его. Из-за задержки вещания чат был оживлённым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В комнате их было всего двое, так что пересчитывать не было нужды. Когда комендантши ушли, Иту закрыл за ними дверь. Раз уж в школе есть проверки, то об обмене комнатами можно было только мечтать. Ведь когда им выдавали ключи, женщина явно знала всех учеников в лицо. И хотя обе комендантши выглядели нормально, никто не знал, во что они превратятся, если нарушить правила.</w:t>
+        <w:t>В комнате их было всего двое, так что пересчитывать не было нужды. Когда комендантши ушли, Иту закрыл за ними дверь. Раз уж в школе есть проверки, то об обмене комнатами можно было только мечтать. Ведь когда им выдавали ключи, женщина явно знала всех учеников в лицо. И хотя обе тётушки-коменданты выглядели нормально, никто не знал, во что они превратятся, если нарушить правила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>