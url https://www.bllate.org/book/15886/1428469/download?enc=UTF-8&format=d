--- v0 (2026-05-20)
+++ v1 (2026-08-27)
@@ -14,2579 +14,1619 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 11</w:t>
-[...2527 lines deleted...]
-        <w:t>Руки были пусты. Молоток он не получил.</w:t>
+        <w:t>В застывшей от ужаса атмосфере, казалось, вот-вот затвердеет сам воздух. Иту неосознанно провел рукой по лицу, а когда опустил ладонь, она оказалась в крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-а! — придя в себя, закричала Хуан Тяньфан. Потеряв самообладание, она разрыдалась. — Что это было?! Он что, нарушил правило смерти? Мы что, тоже скоро умрём?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего мгновение назад они спокойно ужинали, а теперь голова их товарища разлетелась на куски прямо на обеденном столе. Сердце едва выдерживало такой удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не мог ответить. Никто не понимал, что произошло, пока на столе лежали останки А Ню, а кровь густыми толчками продолжала стекать на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фу Сюэ, чьи руки всё еще покоились на теле, неудержимо дрожала. Она мертвенно побледнела. Она медленно опустилась на стул; она не выглядела испуганной, но по щекам катились прозрачные слезы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это молот… — её голос был едва слышен, но в наступившей тишине его разобрали все. — Кровь на молоте. Он её коснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту замер. Он не ожидал, что в такой момент Фу Сюэ сохранит способность рассуждать. И она безошибочно определила причину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань почувствовал, как по спине пробежал ледяной пот. Если бы А Ню не был сильнее и не выхватил молот первым в доме Каменщика Лю, то сейчас на столе лежал бы он сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каменщик Лю говорил, что староста одалживал у него инструмент и не вернул. Теперь стало ясно: на возвращённом молоте была чужая кровь. Староста кого-то им убил. А Ню коснулся крови и погиб точно так же, как жертва старосты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночь только началась, а их уже стало меньше. Эта тьма обещала быть долгой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре тело А Ню развеялось дымом, оставив на месте лишь карту личности. Иту успел заметить её значение, прежде чем Фу Сюэ её подобрала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бубновая семёрка»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень весьма достойный. А Ню и Фу Сюэ были парой. Если один выживет и выйдет из карточного поля, то и второй вернётся к жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этой ночью тебе лучше оставаться в своей комнате и никуда не выходить, — Чжао Хайчуань посмотрел на Фу Сюэ тяжелым взглядом и направился к лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань, погружённый в какие-то свои мысли, тоже двинулся к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда это он? — недоуменно всхлипнула Хуан Тяньфан. — Ночью ведь опасно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту промолчал. Когда он обернулся, то встретился взглядом с Фу Сюэ. Он ждал, что она что-то скажет, но девушка лишь молча отвела взгляд и пошла наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту нахмурился. Хуан Тяньфан, заметив его выражение лица, вдруг произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она слишком спокойна, не находишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понять можно, — отозвался юноша. — Они с А Ню давние партнёры. Наверняка такое уже случалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуан Тяньфан лишь горько усмехнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты новичок и многого не знаешь. Таких, как Фу Сюэ — красивых и расчетливых, — я повидала немало. Поверь мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она посмотрела на Иту с предельной искренностью. Тот замялся, не понимая, к чему она клонит. Неужели старая обида переросла в ненависть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не гадай, я не желаю ей зла, — Хуан Тяньфан словно прочитала его мысли. — У нас нет конфликта интересов. Я просто констатирую факт. Считай это дружеским советом. Я не знаю, была ли Фу Сюэ единственной парой для А Ню, но он для неё точно не был первым. Так что держись от неё подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, женщина ушла к себе, оставив Иту одного в пустой гостиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это было странно. И слова Хуан Тяньфан, и предупреждение Чжао Хайчуаня. Почему Чжао сказал именно Фу Сюэ не выходить из комнаты? Ведь это касалось всех. В его словах явно крылся второй смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту потер виски и вздохнул. Статус новичка был его проклятием — пока ветераны обменивались намеками, он не мог сложить пазл до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, сейчас были дела поважнее. Он посмотрел в ту сторону, где исчез Чжан Цюэшань. Тот до сих пор не вернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, Иту подошел к шкафу и после недолгих поисков извлек старый жестяной фонарик. Тот зажегся, хоть и светил тускло — батарейки явно садились. Но этого было достаточно. Прихватив фонарь, он тихо выскользнул в ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зона взаимодействия Мастеров Карточного поля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 577: Хм? Что этот парень делает? Ищет смерти?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 459: Вышел среди ночи… на прогулку?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 327: Ха-ха-ха, уморительно! Новичок без единого предмета копается в шкафу и находит только ржавый хлам. Помянем!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 578: Ха-ха-ха-ха, мой сынок такой сообразительный (doge.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 689: Ночью на улице можно легко столкнуться с какой-нибудь жутью лицом к лицу…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 704: Он всё ещё на последнем месте. Флаг смерти поднят, всем встать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 685: Он просто бесцельно бродит. Поле крошечное, а он даже дорогу запомнить не может. Я-то думал, он к Каменщику Лю пошёл.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 432: А-а-а… классика! Глядите, как нубы сливают катки (смех до слёз.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 367: Да точно он к Каменщику Лю идёт, куда ему ещё податься…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту не подозревал о комментариях. Он шел по маршруту, который за день выучил наизусть. Проходя мимо лавки, которую сам же и спалил, он поморщился — запах гари всё еще висел в воздухе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту решил сделать крюк. Встречаться с Чжан Цюэшанем лицом к лицу в его планы не входило. Ночь еще не вступила в полную силу, так что риск казался оправданным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спокойно шел во тьме, фонарик выхватывал из пустоты причудливые тени деревьев, похожие на тянущиеся руки призраков. Юноша сохранял хладнокровие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он не ошибся, Чжан Цюэшань отправился к Каменщику Лю за тем самым молотом. Смерть А Ню «разрядила» ловушку, и теперь предмет можно было забрать. Раз Чжан решился на это сразу после гибели товарища, значит, риск теперь минимален.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту надеялся на одно: что Чжан Цюэшань не сможет выполнить какое-то условие для получения предмета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чжан, славный малый, дай мне шанс», — мысленно шептал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре показался дом Каменщика Лю. Иту затаился за углом соседней постройки и замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время калитка скрипнула. Из дома вышел высокий мужчина в черном плаще. Лицо его было мрачнее тучи, но Иту интересовало другое — руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань шел с пустыми руками. Он не получил молот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,467 +1646,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Хорошим людям — долгих лет жизни».</w:t>
-[...415 lines deleted...]
-        <w:t>[Анонимный игрок 555: Аналогично! Рано поставил, чёрт!]</w:t>
+        <w:t>«Хорошим людям — долгая жизнь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зона взаимодействия Мастеров Карточного поля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 590: Чёрт! Как он может так красиво и при этом мерзко улыбаться!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 541: Вот это да! Разве это по-человечески?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 508: Твою мать, пазл сложился! Парень устроил засаду. Пятый не получил предмет, да еще и NPC на него, небось, всех собак спустил…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 486: Пфф-ха-ха-ха! Хорошо, что я следил за Седьмым! Боже, его улыбка такая милая, я не могу!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 237: Этот новичок тот еще плохиш, братику это нравится, хе-хе.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 450: Пятый такой: «КАКОГО ЧЁРТА!!!» Ха-ха-ха!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 679: Да ладно вам. Если ветеран не смог забрать предмет, с чего вы взяли, что нуб справится? Чему радуетесь?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 303: Вот именно. Смертельная ловушка сломана, но есть ли у него право на этот предмет?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 683: Тошнит от вас. Вечно всё портите. Все мы когда-то были новичками! Хватит строить из себя профи, идите мамочке поплачьтесь!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 367: Оратор выше — мой кумир! Братва, накидайте ему шестерок!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 744: Если этот новичок сейчас заберет молот, я… я всё проиграю. Чёрт, как же я жалею, что не за него голос отдал!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 555: Жиза! Слишком рано проголосовали, проклятье!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>