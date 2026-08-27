--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -14,3059 +14,2483 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 12</w:t>
-[...3007 lines deleted...]
-        <w:t>Когда системное уведомление высветилось на игровых панелях, выражения лиц присутствующих разом изменились.</w:t>
+        <w:t>Иту выждал, пока Чжан Цюэшань отойдет на достаточное расстояние, и лишь тогда неспешно вышел из тени, направляясь к дому Каменщика Лю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В сумерках двора на стене тускло мерцала масляная лампа. Ее неверный свет ложился на изборожденное морщинами лицо Лю, делая его еще более жутким; на лбу запеклась кровь — след дневного визита Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик сидел перед грудой незаконченных статуй и монотонно, без всякого ритма, колотил по камню. Его движения меньше всего походили на работу мастера: скорее это была попытка заглушить грызущую изнутри тревогу. Беспокойство стало настолько невыносимым, что Лю был вынужден делать хоть что-то, лишь бы окончательно не сойти с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту нахмурился. Каменщик заметил его, лишь когда юноша подошел почти вплотную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стелу я отправил... Я её отправил, — забормотал старик, не переставая стучать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту огляделся: дневной стелы и впрямь не было. Кроме старосты, забрать её было некому, а значит, надежда найти зацепку в тексте эпитафии окончательно растаяла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, у Иту был другой план. Стела могла подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Послушайте, Лю, — осторожно начал он, — я пришел не за камнем. Мне нужен молот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каменщик словно не слышал. Он продолжал бубнить под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стелу забрали... В следующем году она треснет, и я сделаю новую. И в следующем тоже. Из года в год, одно и то же...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту помрачнел. Неужели стела в храме трескается ежегодно? Если так, то это часть цикла, как и деревенский ритуал — обряд, повторяющийся раз за разом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они забрали мой камень и больше не вернулись... Куда же они все ушли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив фразу, Лю резко повернулся и впился взглядом в Иту. Он вытаращил налитые кровью глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где мои соседи? Куда они подевались? Ты их видел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту стало не по себе под этим безумным взором. Не успел он открыть рот, как Лю засыпал его новыми вопросами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты видел моего сына? Куда он ушел? А Мэн Сяотянь? Он ушел в горы еще утром, почему его до сих пор нет? Где они все?! Куда они делись?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик заводился всё сильнее. Он мертвой хваткой вцепился в плечо Иту — юноше показалось, что кость вот-вот хрустнет. Лю явно пребывал в глубоком помрачении, его память превратилась в хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда... куда... Соседи, сын мой...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту почувствовал, как по спине катится холодный пот. Собрав волю в кулак, он заставил себя сохранять спокойствие. Сила Лю намного превосходила возможности обычного человека; Иту пришлось приложить немало усилий, чтобы высвободить руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он переводил дыхание, старик продолжал твердить одно и то же:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где мои соседи? Где?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Иту ответил твердо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, они в реке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три года назад произошел несчастный случай — большинство жителей деревни находились на той злополучной перевернувшейся лодке. Соседи Каменщика Лю не стали исключением. Именно поэтому, обыскивая деревню днем, игроки видели в домах «эти вещи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белесые, раздутые тела, прячущиеся во тьме комнат. Живые мертвецы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав ответ, Лю замер. На его лице проступило страдание, иссохшие губы задрожали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мой сын? Где он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой сын тоже в реке, — негромко произнес Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце юноши бешено колотилось, ладони мгновенно стали влажными. Он понятия не имел, где на самом деле сын каменщика. Этот ответ был лишь догадкой, основанной на словах старосты и собственных логических выводах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убьет ли его старик за ошибку? Несмотря на предельное напряжение, внешне Иту оставался невозмутим. Он не сводил глаз с молота в руках Лю, готовый в любой момент отпрыгнуть, если тот решит пустить инструмент в ход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но каменщик не заметил его маневра. Он впал в прострацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как... Мой сын тоже мертв...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боль на лице Лю стала почти осязаемой. В приступе ярости он начал крушить молотом заготовки, вымещая накопленную горечь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да... Мой сын мертв. Его убили и бросили в реку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из глаз старика потекли две кровавые слезы. Иту испытал одновременно шок от точности своей догадки и колоссальное облегчение. Он не думал, что его выводы окажутся настолько верными. Когда он днем упомянул сына Лю в разговоре со старостой, тот мгновенно помрачнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между этими двумя явно произошел конфликт, подробности которого Иту пока не знал, но он твердо помнил одно: любой, кто хочет попасть в Деревню Мэнцзя, должен либо пересечь реку, либо миновать три горных пика. Игроки прибыли по воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Староста утверждал, что Лю Чэн уехал в большой город, но если это ложь и его заставили исчезнуть, то река — идеальное место для тайника. Правда, реальность оказалась мрачнее: сын каменщика не погиб в той аварии тринадцатилетней давности. Его убили намеренно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Иту размышлял, Лю задал третий вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А Мэн Сяотянь? Где он? Помню, он говорил, что пойдет в горы за травами для жены...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик бормотал это себе под нос, окончательно запутавшись во времени. Он забыл прошлое и не понимал настоящего. Но Иту знал ответ и на этот вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мэн Сяотянь — сын старосты, загрызенный горным демоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Староста рассказывал игрокам, что его сына когда-то покусали, но когда речь зашла о школьнице Жуань Мэнмэн, получившей такую же рану, он с фатализмом посоветовал ее не искать. Он был уверен в ее смерти, словно сам уже проходил через это. А значит, его сын не выжил. Он тоже погиб в горах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту не понимал, зачем староста скрывает правду, создавая иллюзию, будто его сын еще жив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где же Мэн Сяотянь?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его больше нет, — отчеканил Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он договорил, Лю взревел в неистовой ярости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лжешь! Ты лжешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту отступил на шаг, видя, что NPC готов сорваться, и быстро добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его правда нет. Я лично сжег его заживо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зона взаимодействия Мастеров Карточного поля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 531: Что?! Погодите... Твою же мать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 666: Тот монстр-муха? Сын старосты?! Охренеть!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 360: Все три ответа верны. Мои выводы совпали с его выкладками один в один. Этот новичок — настоящая темная лошадка.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 361: Простите, мастер, а вы какого уровня Мастер Карточного поля? Вы голосовали за него? (рыдает)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 360: Я на шестом уровне. Проголосовал слишком рано и не за него. Проглядел талант, каюсь. (неловкая-улыбка.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 407: Фух, ну раз даже топы ошибаются, то мне не так обидно. Лишь бы не в минус уйти...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 351: Этот нуб реально сжег NPC?! И тот подох?! (шок.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 360: Впрочем, те, кто ставил на Первого, тоже не прогадают. Я его знаю, он не подведет.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 345: Погодите... Серьезно?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 777: Знакомый мастера — тоже мастер? Значит, верняк?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 541: Ставьте на Седьмого. Он принесет больше куша, чем Первый. Не спрашивайте, откуда я знаю, я — бог пророчеств (включается-пафосная-музыка.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 568: Обалдеть, «сжег его» — это тоже засчитывается за ответ!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молот в руке Лю замер на полпути. Прошло немало времени, прежде чем старик медленно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О... Значит, всё-таки мертв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту облегченно выдохнул. Тварь, которую он спалил в лавке, действительно была сыном старосты, изуродованным укусом демона. Он сразу заметил отсутствие куска плоти на шее существа — явный след зубов зверя. А в этой истории только сын старосты пострадал подобным образом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому Иту не стал расспрашивать старосту о сыне — он уже знал правду. К тому же Мэн Сяотянь погиб от его руки, и староста об этом пока не догадывался. Иту не собирался нарываться на неприятности раньше времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каменщик застыл, словно изваяние. Спустя вечность он очнулся; он забился в конвульсиях, будто пробудились мучительные воспоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжелый молот с громким стуком выпал из его рук на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Иту екнуло. Он осторожно шагнул вперед и подобрал инструмент. На рукояти не было ни следа крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он взял молот, Лю внезапно рухнул на колени, заставив юношу вздрогнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вспомнил... Всё началось со смерти Мэн Сяотяня, — голос старика был хриплым и горьким. — На третий день после его гибели Мэн Итянь привез в деревню божество и построил храм. Он назвал её Богиней-Матерью... Он хотел воскресить своего сына. А каждый этот ритуал — день, когда «они» возвращаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту замер, пораженный услышанным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок №7 Иту продвинул сюжет до 48%. Статус карты двери не обновлен. Остальным игрокам — приготовиться!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда системное уведомление вспыхнуло на панелях всех участников, лица игроков исказились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>