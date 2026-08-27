--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -14,339 +14,275 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 13</w:t>
-[...287 lines deleted...]
-        <w:t>У Чжао Хайчуаня ёкнуло в груди.</w:t>
+        <w:t>— И что же он такое выкинул? — Дуаньцзы Си нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжао Хайчуань покачал головой, погрузившись в свои мысли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малый не промах, — наконец произнес он. — Похоже, нащупал скрытую ветку сюжета. Если бы ты не был ранен, разве досталось бы ему такое...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжао Хайчуань поморщился от досады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь Фу Сюэ осталась без напарника, и вряд ли она переживет эту ночь. В итоге — пока двое дрались, третий прибрал всё к рукам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуаньцзы Си поднял на него взгляд, в котором читалось неприкрытое недоверие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его рейтинг растет слишком быстро. Он уже обошел тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжао Хайчуань вздрогнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,1395 +302,1107 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Губы Дуаньцзы Си дрогнули:</w:t>
-[...1343 lines deleted...]
-        <w:t>— Она и А Ню связаны узами партнёрства. Если один из них погибает на Карточном поле, а второй выбирается живым — погибший тоже воскресает. Верно?</w:t>
+        <w:t>— Двести сорок пять рекомендательных билетов, — Дуаньцзы Си слегка дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжао Хайчуань замер, потеряв дар речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обошел меня? — вырвалось у него. — Да он тебя почти догнал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ведь два часа до очередного обновления рейтинга еще не истекли, и количество голосов за Иту продолжало стремительно расти. Чжао Хайчуань сел, выждал паузу и негромко добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего. Он новичок, скорее всего, не дотянет до рассвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуаньцзы Си вопросительно посмотрел на напарника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня всё будет иначе. Тихого вечера, как вчера, не жди, — многозначительно пояснил Чжао Хайчуань. — Последняя ночь на Карточном поле всегда тянется бесконечно долго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Иту вернулся к дому старосты, в гостиной не было ни души — Хуан Тяньфан и остальные уже разошлись по комнатам. Стрелки часов еще не дошли до восьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту пристроил молот за пояс под куртку, спрятав его со стороны спины, и поднялся наверх. Их с Чжан Цюэшанем комната располагалась в самом начале коридора, прямо у лестницы — место не самое удачное. В первый день они уступили более безопасные комнаты девушкам, но теперь, перед решающей ночью, тревога в душе Иту нарастала, заставляя учитывать любую мелочь, даже расположение стен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент дверь соседней комнаты распахнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где тебя носило? — Чжан Цюэшань недовольно нахмурился, глядя на Иту. — Почему только сейчас вернулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Живот прихватило, — мгновенно сориентировался Иту. — В уборной засиделся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В уборной? — Чжан Цюэшань холодно усмехнулся. — И в чьем же это клозете так хорошо думается, что сюжет продвигается сам собой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Системное оповещение получили все, — отрезал Чжан Цюэшань. — И твое имя там было выделено особо. Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что... — Иту кашлянул. — Даже как-то лестно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань лишь красноречиво промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты почему в комнате Хуан Тяньфан? — Иту решил перехватить инициативу, пытаясь перевести тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань пристально смотрел на него несколько секунд. Он и представить не мог, что этот парень следил за ним и даже успел вставить палки в колеса. Сдавшись, Чжан просто отошел от двери, пропуская напарника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хуан Тяньфан перебралась к Чжао Хайчуаню и Дуаньцзы Си, так что эта комната освободилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту не мог понять, когда это Хуан Тяньфан успела так сблизиться с этой парочкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Удивлен? Это наша последняя ночь здесь. Думаешь, она пройдет так же спокойно, как предыдущая? Тянуться к сильным — естественный человеческий инстинкт. Вполне логичный выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вошли внутрь. Эта комната действительно была просторнее их прежней конуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же Фу Сюэ? Почему она не с ними?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь она тоже осталась одна. Почему Хуан Тяньфан не взяла её с собой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань коротко хохотнул и потянулся к чайнику. Пока он разливал воду, Иту незаметно вытащил молот и засунул его в узкую щель между кроватью и стеной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она? Она из этой ночи живой не выйдет, — бросил Чжан. — Ты новичок, еще не смыслишь в тонкостях парных карт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подул на кипяток, отчего его очки мгновенно запотели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем ты? — Иту нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О том, что игры азартных игроков всегда сбалансированы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань поднял бумажный стаканчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она и А Ню были связаны узами «Супругов». Если один погибает на поле, а второй выбирается живым, мертвый тоже воскресает. Верно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,2451 +1422,2099 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Так вот, чтобы уравновесить это колоссальное преимущество, система назначает приоритет атаки NPC по количеству карт, которые игрок несёт при себе.</w:t>
-[...2399 lines deleted...]
-        <w:t> </w:t>
+        <w:t>— Так вот, чтобы уравновесить это огромное преимущество, система прописала монстрам алгоритм: их приоритетная цель — количество карт у игрока. Чем больше у тебя карт на руках, тем выше вероятность атаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно у игрока при себе только одна карта — его собственная личность. Лишние экземпляры — редкость. Но у «парных» игроков всё иначе: когда один умирает, второй забирает его карту. Итого — две.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо сейчас у Фу Сюэ на руках две карты личности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пока она не выбросит карту А Ню, никто в здравом уме не пустит её в свою комнату, — Чжан Цюэшань равнодушно пожал плечами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только теперь до Иту дошел истинный смысл тех странных слов, которыми обменивались Хуан Тяньфан и Чжао Хайчуань в гостиной. Те говорили, что Фу Сюэ не впервой меняла партнеров. Оказалось, что на Карточных полях многие бросают своих «супругов». Чтобы снизить риски и гарантировать собственное спасение, люди с легкостью отказываются от близких. Партнера можно найти нового, а жизнь дается лишь раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что Фу Сюэ не стала закатывать истерику после смерти А Ню и даже сообразила проверить тот молот, лишь доказывало: она далеко не так проста. Красивая женщина — это одно, но умная и красивая — уже совсем другой уровень опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас она стала «магнитом» для нечисти. Если она не избавится от карты напарника, изгойство будет её меньшей проблемой. Именно поэтому Чжао Хайчуань выбрал Хуан Тяньфан, а не её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же касается самого Иту и Чжан Цюэшаня... Один — голый новичок без единого артефакта, второй — бесполезный рохля, за всё время не проявивший никакой инициативы. В глазах «лидеров» они оба были балластом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли Иту ощутил странный укол совести. Чжан Цюэшань, несмотря на всё, не бросил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"А старина Чжан всё-таки порядочный человек," — пронеслось в голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань перехватил его странный взгляд и поморщился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смотри на меня так. У меня просто выбора не было, ясно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ясно, — отозвался Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань посмотрел на него с плохо скрываемой завистью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же твой рейтинг зашкаливает. Ты уже дышишь в затылок Дуаньцзы Си. Из нас двоих беспокоиться стоит точно не о тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту внутренне встрепенулся. Вернувшись от каменщика, он еще не успел заглянуть в интерфейс карты и не знал о переменах в голосовании. Результат его ошеломил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впрочем, сейчас место в топе не так важно, — добавил Чжан. — Пока жива Фу Сюэ, даже последний в списке не умрет слишком мучительной смертью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту не ответил. Он уже вызвал игровую карту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Джудит, поздравляю хозяина со вторым местом в рейтинге! Вы напоминаете мне моих лучших предшественников!"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Количество Мастеров Карточного поля в зоне просмотра: 1209 (число растет)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Общее количество поданных рекомендательных билетов: 886]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[1 место: Дуаньцзы Си (256 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[2 место: Иту (245 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[3 место: Чжао Хайчуань (149 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[4 место: Фу Сюэ, А Ню (140 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[5 место: Чжан Цюэшань (56 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[6 место: Хуан Тяньфан (40 рекомендательных билетов)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Внимание: Вес рекомендательных билетов зрителей составляет 99%. Рейтинг игроков обновится через 2 часа. Итоговое распределение мест совпадет с результатами голосования. Просим соблюдать правила игры и приложить все усилия для выживания!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После смерти А Ню преимущество Фу Сюэ растаяло, и она сильно просела в рейтинге, удержавшись лишь за счет старых запасов. Зато Иту, взлетев наверх, окончательно оттеснил Хуан Тяньфан в хвост списка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша бегло просмотрел чат Мастеров. Там царило оживление, перемешанное с жалобами тех, кто прогадал со ставками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 690: Мать твою! Я только зашел, а один из парочки уже копыта отбросил? Нож в печень — ставки вечны! (рыдает)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 539: Всё, сливаю банк. Знал же, что пары — это ловушка! Больше ни ногой в такие темы...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 902: Классика жанра. Парные игроки — это всегда билет в один конец.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 1022: Что это за нуб? Откуда у него столько голосов?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 429: Вот именно! Совсем новички распоясались, ветеранов задвигают. Слушай, бро, поставь на парочку — гарантированный убыток, отвечаю! (doge.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 887: Да ну, новичок — это всегда лотерея. До конца еще целые сутки, а вы уже на один удачный ход все фишки вывалили?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 901: А я рискну! Люблю это чувство, когда ставка на нуба приносит двойную прибыль!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Анонимный игрок 1200: Моя ставка всё равно сгорела, так что я просто посмотрю шоу. (оскал.jpg)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент в дверь постучали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба замерли, переглянувшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто там? — негромко спросил Иту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это я, — раздался мягкий, вкрадчивый женский голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фу Сюэ? — Иту всё еще сомневался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, это я. Настоящая, не подменыш, — она словно почувствовала их опасения. — Я пришла просить вас приютить меня на эту ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фу Сюэ рубила сплеча. Иту заметил, как Чжан Цюэшань скривился от недовольства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пока ты не избавишься от лишней карты, нам нет смысла навлекать на себя беду, — отрезал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фу Сюэ, казалось, ожидала такой реакции. Она ответила спокойно и рассудительно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы я была готова выбросить карту А Ню, зачем бы я пришла к вам? Чжао Хайчуань и Дуаньцзы Си куда сильнее тебя и этого новичка. Но им я не нужна — они и сами справятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сделала паузу, а затем продолжила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иту меня удивил. У него потрясающее чутье и наблюдательность, он гораздо умнее меня. Но он всё же новичок. Без единого артефакта, как вы двое собираетесь пережить эту ночь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я признаю, — голос Фу Сюэ зазвучал тверже, — монстры выберут меня первой. Но у меня есть защитные артефакты. Я могу гарантировать, что не умру первой. Если впустите меня, я раскрою вам все свойства своих предметов и функциональных карт. Мы выстоим вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она пришла подготовленной. Её логика была безупречной, и Иту увидел, что Чжан Цюэшань завалился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты можешь защитить себя, зачем тебе мы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На всякий случай. Да и... так спокойнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последних словах Фу Сюэ проскользнула едва уловимая беззащитность. Какой бы расчетливой она ни была, сейчас она осталась лишь женщиной, которой не на кого опереться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Цюэшань колебался. Он бросил на Иту вопросительный взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша не возражал. По правде говоря, аргументы Фу Сюэ убедили и его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пусть входит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, её аура притянет нечисть, но кто даст гарантию, что без неё к ним никто не заглянет? К тому же её арсенал мог стать решающим фактором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иту открыл дверь. Фу Сюэ стояла на пороге, набросив на плечи тонкий голубой кардиган. Её нос покраснел от холода, а вид был по-настоящему жалким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — прошептала она, глядя на Иту. Она явно не ожидала помощи именно от него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Фу Сюэ перешагнула порог, Чжан Цюэшань перешел к делу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и какими игрушками ты собираешься нам помогать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>