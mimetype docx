--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За несколько секунд до того, как тварь отрубила голову Ло Ци, он случайно услышал, как кто-то забирается на кровать, и мгновенно проснулся. Однако не успел он и пикнуть, как тощая фигура с головой комендантши подняла топор, и голос Учителя-собаки раздался у самого уха:</w:t>
+        <w:t>За несколько секунд до того, как тварь отрубила голову Ло Ци, он случайно услышал, как кто-то забирается на кровать, и мгновенно проснулся. Однако не успел он и пикнуть, как тощая фигура с головой комендантши подняла топор, и голос Тётушки-коменданта раздался у самого уха:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он вкратце пересказал остальным ночные события. Всё последующее им уже было известно. Общежитие, выбранное Е Ли, казалось случайным, ведь это было карточное поле «Счастливого случая и Удачи», но выбор комнаты 307 был предопределён.</w:t>
+        <w:t>Он вкратце пересказал остальным ночные события. Всё последующее им уже было известно. Общежитие, выбранное Е Ли, казалось случайным, ведь это было Трефовое карточное поле «Случайности и Удачи», но выбор комнаты 307 был предопределён.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>