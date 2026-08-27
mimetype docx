--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они с Ван Сяолэем смогли так быстро добраться до библиотеки лишь благодаря карте Апостола первого ранга — «Ключу от Пространства», который позволял открыть любую дверь, ведущую к намеченной цели. И всё же, судя по тому, что эти двое уже успели полистать книги, собеседники явно прибыли сюда значительно раньше.</w:t>
+        <w:t>Они с Ван Сяолэем смогли так быстро добраться до библиотеки лишь благодаря карте Апостола первого ранга — «Ключу от Пространства», который позволял открыть любую дверь на карточном поле, ведущую к намеченной цели. И всё же, судя по тому, что эти двое уже успели полистать книги, собеседники явно прибыли сюда значительно раньше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,83 +3150,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Хань, затаив дыхание, пряталась в кладовой библиотеки. Её сердце бешено колотилось. Ладони были влажными от пота. Хань Вэй с ящерицей преследовали её. Он никак не мог видеть её, но почему-то безошибочно следовал за ней.</w:t>
-[...31 lines deleted...]
-        <w:t>Девушка стиснула зубы. Прятаться в кладовой было худшим из решений. Если Хань Вэй найдёт её, ей некуда будет бежать. В тесной комнате был слышен лишь стук её собственного сердца. Пять минут почти прошли. Нужно было продержаться всего ничего.</w:t>
+        <w:t>Цзи Хань, затаив дыхание, пряталась в комнате отдыха библиотеки. Её сердце бешено колотилось. Ладони были влажными от пота. Хань Вэй с ящерицей преследовали её. Он никак не мог видеть её, но почему-то безошибочно следовал за ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушка стиснула зубы. Прятаться в комнате отдыха было худшим из решений. Если Хань Вэй найдёт её, ей некуда будет бежать. В тесной комнате был слышен лишь стук её собственного сердца. Пять минут почти прошли. Нужно было продержаться всего ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,83 +3630,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Си Тао послушно кивнула. Проводив взглядом Цзи Хань, она вышла из кладовой и направилась наверх.</w:t>
-[...31 lines deleted...]
-        <w:t>На втором этаже библиотеки было необычайно тихо. Она прошла мимо рядов деревянных книжных полок в поисках временного укрытия. Кладовая была неплохим вариантом, но там была Цзи Хань. Си Тао не решалась оставаться в месте, о котором знал кто-то ещё, поэтому решила поискать комнату отдыха.</w:t>
+        <w:t>Си Тао послушно кивнула. Проводив взглядом Цзи Хань, она вышла из комнаты отдыха и направилась наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На втором этаже библиотеки было необычайно тихо. Она прошла мимо рядов деревянных книжных полок в поисках временного укрытия. Комната отдыха была неплохим вариантом, но там была Цзи Хань. Си Тао не решалась оставаться в месте, о котором знал кто-то ещё, поэтому решила поискать комнату отдыха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>