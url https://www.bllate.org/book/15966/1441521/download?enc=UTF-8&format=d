--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только в этот момент до А Гая дошло: этот Маленький ягнёнок — тот самый Чжа Де, наводящий ужас, легендарный и вечно хмурый крутой парень Bomb run.</w:t>
+        <w:t>Только в этот момент до А Гая дошло: этот Маленький ягнёнок — тот самый Чжа Де, наводящий ужас, легендарный и вечно хмурый крутой парень Бомб ран.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда шоу только начинало кастинг, они закидывали удочки повсюду. Один из друзей, работавший в индустрии развлечений, спросил его, не хочет ли Bomb run поучаствовать. Хунь Гэ тогда не придал этому значения. Он даже не собирался спрашивать об этом самого артиста, зная, что тот всё равно откажется.</w:t>
+        <w:t>Когда шоу только начинало кастинг, они закидывали удочки повсюду. Один из друзей, работавший в индустрии развлечений, спросил его, не хочет ли Бомб ран поучаствовать. Хунь Гэ тогда не придал этому значения. Он даже не собирался спрашивать об этом самого артиста, зная, что тот всё равно откажется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>