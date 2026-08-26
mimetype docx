--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не за что, сестрёнка.</w:t>
+        <w:t>— Не за что, сестра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Потратив целый час, он в итоге вернулся к первому варианту. Позавтракав чем придётся, он не забыл про «дань» для чёрного кота — два целых яичных желтка.</w:t>
+        <w:t>Потратив целый час, он в итоге вернулся к первому варианту. Позавтракав чем придётся, он не забыл про «дорожную пошлину» для чёрного кота — два целых яичных желтка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Две маленькие близняшки, увидев это, звонко заалели. Им было всего по два года, они ещё не понимали опасности и требовали терпения.</w:t>
+        <w:t>Две маленькие близняшки, увидев это, звонко засмеялись. Им было всего по два года, они ещё не понимали опасности и требовали терпения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>