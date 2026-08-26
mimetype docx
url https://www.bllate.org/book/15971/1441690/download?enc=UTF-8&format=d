--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 6. Пленение актёра</w:t>
+        <w:t>Глава 6. Пленение актера</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Например, когда он в уединении совершенствовался во Дворце Цанлан, одна заклинательница влюбилась в него. Придумывая всевозможные предлоги для «случайных» встреч, она каждый день посылала в Высший Дворец любовные стихи, надеясь растопить каменное сердце Господина Изумляющего Лебедь.</w:t>
+        <w:t>Например, когда он в уединении совершенствовался во Дворце Цанлан, одна заклинательница влюбилась в него. Придумывая всевозможные предлоги для «случайных» встреч, она каждый день посылала в Высший Дворец любовные стихи, надеясь растопить каменное сердце Господина Изумляющего Лебедя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот волчий король был не только толстокожим, но и не понимал человеческой речи, да и сам говорил не по-человечески. К тому же он был невероятно силён. Бесстыдно приставая к человеку, он ещё и жаловался на обиду, уткнувшись ему в грудь.</w:t>
+        <w:t>Этот Великий Король Волк был не только толстокожим, но и не понимал человеческой речи, да и сам говорил не по-человечески. К тому же он был невероятно силён. Бесстыдно приставая к человеку, он ещё и жаловался на обиду, уткнувшись ему в грудь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После ухода юноши Ци Цюин, не теряя ни секунды, принялся медитировать, восстанавливая меридианы. Но, как назло, время летело с невероятной скоростью. Едва он почувствовал первые признаки восстановления, как за стенами пещеры стемнело.</w:t>
+        <w:t>После ухода Великого Короля Волка Ци Цюин, не теряя ни секунды, принялся медитировать, восстанавливая меридианы. Но, как назло, время летело с невероятной скоростью. Едва он почувствовал первые признаки восстановления, как за стенами пещеры стемнело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Небесная Скорбь истощила его, а удар молнии нанёс тяжёлые раны. Это было не обычное ранение. Даже если бы рядом был аптекарь, он не смог бы исцелить его за одну ночь. Как бы ни было горько, приходилось смириться.</w:t>
+        <w:t>Преодоление скорби истощило его, а удар молнии нанёс тяжёлые раны. Это было не обычное ранение. Даже если бы рядом был аптекарь, он не смог бы исцелить его за одну ночь. Как бы ни было горько, приходилось смириться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юноша положил книгу на колени с видом прилежного ученика. Ци Цюин опустил глаза и увидел на обложке яркие, цветастые иероглифы: «Пленение актёра». Он задумался. В Высшем Дворце хранилось бесчисленное множество свитков, и он прочёл почти все, но такой книги не помнил. Вероятно, ничего полезного.</w:t>
+        <w:t>Юноша положил книгу на колени с видом прилежного ученика. Ци Цюин опустил глаза и увидел на обложке яркие, цветастые иероглифы: «Пленение актера». Он задумался. В Высшем Дворце хранилось бесчисленное множество свитков, и он прочёл почти все, но такой книги не помнил. Вероятно, ничего полезного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>