--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он же плачет, почему его ещё и обзывают потаскухой?</w:t>
+        <w:t>— Он же плачет, почему его ещё и обзывают потаскуном?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Цюин лишился дара речи. Он был настолько потрясён, что мог лишь беспомощно наблюдать, как Король снова поднимает отброшенную книгу «Пленение актёра» и с увлечением начинает её листать.</w:t>
+        <w:t>Ци Цюин лишился дара речи. Он был настолько потрясён, что мог лишь беспомощно наблюдать, как Король снова поднимает отброшенную книгу «Пленение актера» и с увлечением начинает её листать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>