--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, все демоны замотали головами. Лиса с обидой и возмущением воскликнула:</w:t>
+        <w:t>Услышав это, все демоны замотали головами. Лис с обидой и возмущением воскликнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кролик молчал, а лиса лишь трясла головой:</w:t>
+        <w:t>Кролик молчал, а лис лишь тряс головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, лиса тут же просияла:</w:t>
+        <w:t>Услышав это, лис тут же просиял:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>