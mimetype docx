--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Во-вторых, — продолжал он, не собираясь с ней спорить, — Жун Се вырос со мной, а после поместья Шэнь сразу попал в секту Духовного Зеркала. Он не знает внешнего мира, не знает всех этих бродяг и проходимцев. Не смей сбивать его с толку своими байками.</w:t>
+        <w:t>— Во-вторых, — продолжал он, не собираясь с ней спорить, — Жун Се вырос со мной, а после Поместья клана Шэнь сразу попал в Секту Духовного Зеркала. Он не знает внешнего мира, не знает всех этих бродяг и проходимцев. Не смей сбивать его с толку своими байками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Неужели Шэнь Бинсы считал, что слова вроде «секта Совместной Радости» и «сосуд-треножник» могут осквернить его невинного и чистого друга? Да его другу уже за тридцать, он на целый круг старше неё! Кто из них тут фея, в конце концов!</w:t>
+        <w:t>Неужели Шэнь Бинсы считал, что слова вроде «Секта Совместной Радости» и «сосуд-треножник» могут осквернить его невинного и чистого друга? Да его другу уже за тридцать, он на целый круг старше неё! Кто из них тут фея, в конце концов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Великий хозяин виллы наконец соизволил достать свой кулон и связаться со своим золотым яйцом… то есть, лучшим другом, спрятанным в логове.</w:t>
+        <w:t>Великий господин виллы наконец соизволил достать свой кулон и связаться со своим золотым яйцом… то есть, лучшим другом, спрятанным в логове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Прекрасно, — отозвался тот. — Не находится ли рядом второй господин? Я хотел бы задать ему несколько вопросов.»</w:t>
+        <w:t>«Прекрасно, — отозвался тот. — Не находится ли рядом Второй молодой господин? Я хотел бы задать ему несколько вопросов.»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>